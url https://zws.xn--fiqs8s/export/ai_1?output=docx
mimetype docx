--- v0 (2026-06-06)
+++ v1 (2026-08-31)
@@ -1,318 +1,408 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Default Extension="svg" ContentType="image/svg+xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='utf-8'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
     <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
     <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 20"/>
+        <w:pStyle w:val="Para 27"/>
         <w:pageBreakBefore w:val="off"/>
       </w:pPr>
       <w:r>
         <w:t>目 录</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 14"/>
+        <w:pStyle w:val="Para 12"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_15_html">
         <w:r>
           <w:t>ai工具推荐</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="1 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 14"/>
+        <w:pStyle w:val="Para 12"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_42_html">
         <w:r>
           <w:t>AI 助手管理工具: Cherry Studio</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="0 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="1 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 14"/>
+        <w:pStyle w:val="Para 12"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_52_html">
         <w:r>
           <w:t>Coding</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="1 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 14"/>
+        <w:pStyle w:val="Para 12"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_43_html">
         <w:r>
           <w:t>Claude Code + CC Switch 使用指南</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="1 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 14"/>
+        <w:pStyle w:val="Para 12"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_44_html">
         <w:r>
           <w:t>CC GUI - AI 编程助手插件</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="0 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 14"/>
+        <w:pStyle w:val="Para 12"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="Top_of_119_html">
+        <w:r>
+          <w:t>Codex</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="1 Block"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 12"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="Top_of_120_html">
+        <w:r>
+          <w:t>Codex Auth Helper</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0 Block"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="1 Block"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 12"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="Top_of_182_html">
+        <w:r>
+          <w:t>opencodex 介绍</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0 Block"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 12"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="Top_of_168_html">
+        <w:r>
+          <w:t>DeepSeek Harness 介绍</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 12"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_53_html">
         <w:r>
           <w:t>基础知识</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 14"/>
+        <w:pStyle w:val="Para 12"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_54_html">
         <w:r>
           <w:t>MCP 和 CLI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 12"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="Top_of_187_html">
+        <w:r>
+          <w:t>AI网关</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="1 Block"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 12"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="Top_of_186_html">
+        <w:r>
+          <w:t>OmniRoute 项目介绍</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0 Block"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:bookmarkStart w:id="1" w:name="Top_of_15_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>ai工具推荐</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="2" w:name="page_content"/>
       <w:pPr>
         <w:pStyle w:val="3 Block"/>
       </w:pPr>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="3" w:name="Top_of_42_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>AI 助手管理工具: Cherry Studio</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="4" w:name="Cherry_Studio______Duo_Mo_Xing_1"/>
       <w:bookmarkStart w:id="5" w:name="Cherry_Studio______Duo_Mo_Xing"/>
       <w:pPr>
-        <w:pStyle w:val="Para 18"/>
+        <w:pStyle w:val="Para 16"/>
       </w:pPr>
       <w:r>
         <w:t>Cherry Studio —— 多模型 AI 助手管理工具</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 13"/>
+        <w:pStyle w:val="Para 19"/>
       </w:pPr>
       <w:r>
         <w:t>一站式 AI 智能体管理平台，内置 300+ 预配置助手，支持多模型并行对话</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="6" w:name="Yi___Xiang_Mu_Jian_Jie"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:t>一、项目简介</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 05"/>
+        <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
         <w:t>Cherry Studio</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是一款开源的 AI 助手管理工具，内置超过 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
         <w:t>300 个预配置 AI 智能体</w:t>
       </w:r>
       <w:r>
         <w:t>，涵盖学习辅导、编程开发、内容创作、数据分析等各个领域。用户还可根据需求轻松创建专属 AI 助手，实现个性化工作流。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="pct" w:w="5000"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
+              <w:pStyle w:val="Para 05"/>
             </w:pPr>
             <w:r>
               <w:t>特性</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
+              <w:pStyle w:val="Para 05"/>
             </w:pPr>
             <w:r>
               <w:t>说明</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -752,110 +842,110 @@
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="7" w:name="Er___Xia_Zai_An_Zhuang"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:t>二、下载安装</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="8" w:name="2_1_Guan_Wang_Xia_Zai__Tui_Jian"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>2.1 官网下载（推荐）</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 21"/>
+        <w:pStyle w:val="Para 28"/>
       </w:pPr>
       <w:hyperlink r:id="rId5">
         <w:r>
           <w:t>https://cherry-ai.com/download</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 05"/>
+        <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t>提供各平台开箱即用的安装包，无需复杂配置。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="9" w:name="2_2_GitHub_Yuan_Ma"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>2.2 GitHub 源码</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:t xml:space="preserve"> </w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">git</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> clone https://github.com/kangfenmao/cherry-studio.git</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="10" w:name="2_3_Gitee_Jing_Xiang__Guo_Nei_Ji"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>2.3 Gitee 镜像（国内加速）</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:t xml:space="preserve"> </w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">git</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> clone https://gitee.com/mirrors/Cherry-Studio.git</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="11" w:name="San___He_Xin_Gong_Neng"/>
@@ -915,109 +1005,109 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>灵活切换，高效辅助完成复杂任务</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="13" w:name="3_2_Zhi_Neng_Ti_Shi_Chang"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>3.2 智能体市场</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="pct" w:w="5000"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
+              <w:pStyle w:val="Para 05"/>
             </w:pPr>
             <w:r>
               <w:t>分类</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
+              <w:pStyle w:val="Para 05"/>
             </w:pPr>
             <w:r>
               <w:t>示例助手</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -1330,78 +1420,78 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>旅行规划、菜谱推荐、健身计划</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:bookmarkStart w:id="14" w:name="3_3_Zi_Ding_Yi__AI_Zhu_Shou"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>3.3 自定义 AI 助手</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 05"/>
+        <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t>创建流程：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:t xml:space="preserve"> </w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">点击「新建助手」→ 设置名称与图标 → 编写系统提示词 → 调整模型参数 → 保存使用</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 05"/>
+        <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t>支持自定义：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>系统提示词（System Prompt）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
@@ -1423,138 +1513,138 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>对话上下文长度</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="15" w:name="3_4_Wen_Dang_Chu_Li"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>3.4 文档处理</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="pct" w:w="5000"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
+              <w:pStyle w:val="Para 05"/>
             </w:pPr>
             <w:r>
               <w:t>支持格式</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
+              <w:pStyle w:val="Para 05"/>
             </w:pPr>
             <w:r>
               <w:t>功能</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 09"/>
+              <w:pStyle w:val="Para 10"/>
             </w:pPr>
             <w:r>
               <w:t>.txt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -1566,58 +1656,58 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 09"/>
+              <w:pStyle w:val="Para 10"/>
             </w:pPr>
             <w:r>
               <w:t>.png</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Text1"/>
+                <w:rStyle w:val="Text2"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r>
               <w:t>.jpg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -1631,58 +1721,58 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 09"/>
+              <w:pStyle w:val="Para 10"/>
             </w:pPr>
             <w:r>
               <w:t>.docx</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Text1"/>
+                <w:rStyle w:val="Text2"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r>
               <w:t>.doc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -1696,89 +1786,89 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 09"/>
+              <w:pStyle w:val="Para 10"/>
             </w:pPr>
             <w:r>
               <w:t>.pdf</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>PDF 全文提取，支持扫描件</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 05"/>
+        <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t>操作：直接拖拽文件到对话窗口，AI 自动分析内容。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="16" w:name="3_5_Yun_Duan_Bei_Fen"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>3.5 云端备份</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>一键备份对话记录与助手配置</w:t>
@@ -1803,109 +1893,109 @@
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>多设备登录，配置实时同步</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="17" w:name="Si___Shi_Yong_Gong_Ju"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:t>四、实用工具</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="pct" w:w="5000"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
+              <w:pStyle w:val="Para 05"/>
             </w:pPr>
             <w:r>
               <w:t>功能</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
+              <w:pStyle w:val="Para 05"/>
             </w:pPr>
             <w:r>
               <w:t>说明</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -2237,288 +2327,288 @@
       <w:bookmarkStart w:id="18" w:name="Wu___Kuai_Su_Shang_Shou"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:t>五、快速上手</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="19" w:name="5_1_Shou_Ci_Qi_Dong"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>5.1 首次启动</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:pStyle w:val="Para 11"/>
+        <w:pStyle w:val="Para 17"/>
       </w:pPr>
       <w:r>
         <w:t>安装完成后打开 Cherry Studio</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:pStyle w:val="Para 11"/>
+        <w:pStyle w:val="Para 17"/>
       </w:pPr>
       <w:r>
         <w:t>选择主题（明/暗）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:pStyle w:val="Para 11"/>
+        <w:pStyle w:val="Para 17"/>
       </w:pPr>
       <w:r>
         <w:t>配置 API 密钥（支持 OpenAI、Azure、Claude、国产大模型等）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:pStyle w:val="Para 11"/>
+        <w:pStyle w:val="Para 17"/>
       </w:pPr>
       <w:r>
         <w:t>从智能体市场选择助手开始使用</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="20" w:name="5_2_Tian_Jia_Zi_Ding_Yi_Mo_Xing"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>5.2 添加自定义模型</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:t xml:space="preserve"> </w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">设置 → 模型提供商 → 添加 → 填写 </w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">API</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> 地址与密钥 → 测试连接 → 保存</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="21" w:name="5_3_Chuang_Jian_Zhuan_Shu_Zhu_Sh"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>5.3 创建专属助手</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:t xml:space="preserve"> </w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">智能体 → 新建 → 输入名称 → 编写提示词模板 → 选择默认模型 → 保存</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 05"/>
+        <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t>示例提示词：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:t xml:space="preserve"> </w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">你是一位资深 Python 开发工程师，擅长代码优化与性能调优。</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">请对用户的代码进行审查，指出潜在问题并给出改进建议。</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="22" w:name="Liu___Ping_Tai_Zhi_Chi"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:t>六、平台支持</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="pct" w:w="5000"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
+              <w:pStyle w:val="Para 05"/>
             </w:pPr>
             <w:r>
               <w:t>操作系统</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
+              <w:pStyle w:val="Para 05"/>
             </w:pPr>
             <w:r>
               <w:t>安装包</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
+              <w:pStyle w:val="Para 05"/>
             </w:pPr>
             <w:r>
               <w:t>说明</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -2530,58 +2620,58 @@
             <w:r>
               <w:t>Windows</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 09"/>
+              <w:pStyle w:val="Para 10"/>
             </w:pPr>
             <w:r>
               <w:t>.exe</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Text1"/>
+                <w:rStyle w:val="Text2"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r>
               <w:t>.msi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -2622,58 +2712,58 @@
             <w:r>
               <w:t>macOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 09"/>
+              <w:pStyle w:val="Para 10"/>
             </w:pPr>
             <w:r>
               <w:t>.dmg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Text1"/>
+                <w:rStyle w:val="Text2"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r>
               <w:t>.zip</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -2714,82 +2804,82 @@
             <w:r>
               <w:t>Linux</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 09"/>
+              <w:pStyle w:val="Para 10"/>
             </w:pPr>
             <w:r>
               <w:t>.AppImage</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Text1"/>
+                <w:rStyle w:val="Text2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Text8"/>
+                <w:rStyle w:val="Text13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Text6"/>
+                <w:rStyle w:val="Text9"/>
               </w:rPr>
               <w:t>.deb</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Text8"/>
+                <w:rStyle w:val="Text13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Text1"/>
+                <w:rStyle w:val="Text2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>.rpm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -2800,109 +2890,109 @@
             </w:pPr>
             <w:r>
               <w:t>主流发行版兼容</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="23" w:name="Qi___Xiang_Guan_Zi_Yuan"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:t>七、相关资源</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="pct" w:w="5000"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
+              <w:pStyle w:val="Para 05"/>
             </w:pPr>
             <w:r>
               <w:t>资源</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
+              <w:pStyle w:val="Para 05"/>
             </w:pPr>
             <w:r>
               <w:t>地址</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -2914,51 +3004,51 @@
             <w:r>
               <w:t>官网下载</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 10"/>
+              <w:pStyle w:val="Para 14"/>
             </w:pPr>
             <w:hyperlink r:id="rId5">
               <w:r>
                 <w:t>https://cherry-ai.com/download</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
@@ -2972,51 +3062,51 @@
             <w:r>
               <w:t>GitHub</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 10"/>
+              <w:pStyle w:val="Para 14"/>
             </w:pPr>
             <w:hyperlink r:id="rId6">
               <w:r>
                 <w:t>https://github.com/kangfenmao/cherry-studio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
@@ -3030,146 +3120,146 @@
             <w:r>
               <w:t>Gitee 镜像</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 10"/>
+              <w:pStyle w:val="Para 14"/>
             </w:pPr>
             <w:hyperlink r:id="rId7">
               <w:r>
                 <w:t>https://gitee.com/mirrors/Cherry-Studio.git</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 13"/>
+        <w:pStyle w:val="Para 19"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
         <w:t>提示</w:t>
       </w:r>
       <w:r>
         <w:t>：首次使用建议从智能体市场选择 2-3 个常用助手体验，熟悉后再创建自定义助手，充分发挥多模型并行优势。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="24" w:name="Top_of_52_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>Coding</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="25" w:name="Coding_Jian_Jie_Shi_Yao_Shi__Cod"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="Para 18"/>
+      <w:bookmarkStart w:id="25" w:name="Coding_Jian_Jie"/>
+      <w:bookmarkStart w:id="26" w:name="Coding_Jian_Jie_Shi_Yao_Shi__Cod"/>
+      <w:pPr>
+        <w:pStyle w:val="Para 16"/>
       </w:pPr>
       <w:r>
         <w:t>Coding 简介</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="27" w:name="Shi_Yao_Shi__Coding"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:t>什么是 Coding</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 05"/>
+        <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Coding（编程）是将人类的思维和逻辑，通过计算机语言转化为可执行指令的过程。 </w:t>
         <w:br w:clear="none"/>
         <w:t>它是软件开发、数据分析、人工智能和自动化等现代技术的基础。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="28" w:name="Coding_De_Fen_Lei"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:t>Coding 的分类</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="29" w:name="1__Chuan_Tong_Bian_Cheng"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>1. 传统编程</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 05"/>
+        <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">使用经典的编程语言（如 Python、Java、C++）来开发软件和应用程序。 </w:t>
         <w:br w:clear="none"/>
         <w:t>特点：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>明确的语法和规则</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
@@ -3181,51 +3271,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>适用于大型项目和复杂系统</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="30" w:name="2__Vibe_Coding"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>2. Vibe Coding</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 05"/>
+        <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t>一种</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
         <w:t>创意与直觉驱动的编程方式</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，通常用于快速原型、互动艺术、小游戏和视觉化项目。 </w:t>
         <w:br w:clear="none"/>
         <w:t>特点：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
@@ -3246,51 +3336,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>常用工具：Processing, p5.js, Unity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="31" w:name="3__AI_Coding"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>3. AI Coding</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 05"/>
+        <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">利用人工智能技术辅助编码，自动生成、优化或修复代码。 </w:t>
         <w:br w:clear="none"/>
         <w:t>特点：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>提高开发效率</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
@@ -3472,119 +3562,119 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>Go / Rust：现代高性能编程语言</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="34" w:name="Zong_Jie"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:t>总结</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 05"/>
+        <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Coding 不仅是一项技能，更是一种思维方式。 </w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">它既可以用于解决实际问题，也可以成为创意表达的工具。 </w:t>
         <w:br w:clear="none"/>
         <w:t>结合不同的方法和工具（如 Vibe Coding 或 AI Coding），可以让编程更高效、更有趣。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="35" w:name="Top_of_43_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>Claude Code + CC Switch 使用指南</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="36" w:name="Claude_Code___CC_Switch_Shi_Yong"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="Para 18"/>
+      <w:bookmarkStart w:id="36" w:name="Claude_Code___CC_Switch_Shi_Yong_1"/>
+      <w:bookmarkStart w:id="37" w:name="Claude_Code___CC_Switch_Shi_Yong"/>
+      <w:pPr>
+        <w:pStyle w:val="Para 16"/>
       </w:pPr>
       <w:r>
         <w:t>Claude Code + CC Switch 使用指南</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 13"/>
+        <w:pStyle w:val="Para 19"/>
       </w:pPr>
       <w:r>
         <w:t>从零开始，在 Windows 上安装 Claude Code，通过 CC Switch 接入国产模型</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="38" w:name="Yi___He_Xin_Gai_Nian"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:t>一、核心概念</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="39" w:name="1_1_Claude_Code_Shi_Shi_Yao"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>1.1 Claude Code 是什么</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 05"/>
+        <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
         <w:t>Claude Code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是 Anthropic 推出的 AI 编程 Agent 框架。它可以：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>读取项目文件</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3614,191 +3704,191 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>执行命令</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>自主决定工作流程</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 05"/>
+        <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
         <w:t>关键理解</w:t>
       </w:r>
       <w:r>
         <w:t>：Claude Code 是"外壳"，需要接入"大脑"（大语言模型）才能工作。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="40" w:name="1_2_CC_Switch_Shi_Shi_Yao"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>1.2 CC Switch 是什么</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 05"/>
+        <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
         <w:t>CC Switch</w:t>
       </w:r>
       <w:r>
         <w:t>（Claude Code Switch）是给 Claude Code 换大脑的图形化工具：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>添加任意兼容 OpenAI API 格式的模型</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>一键切换当前 Claude Code 使用的模型</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>管理多个 API Key 和模型配置</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 05"/>
+        <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
         <w:t>一句话</w:t>
       </w:r>
       <w:r>
         <w:t>：CC Switch = 给 Claude Code 换大脑的遥控器</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="41" w:name="1_3_Wei_Shi_Yao_Xu_Yao__CC_Switc"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>1.3 为什么需要 CC Switch</w:t>
       </w:r>
       <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 05"/>
+        <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t>原版 Claude Code 默认搭配官方 Claude 模型，国内用户很难直接使用。通过 CC Switch，可以给 Claude Code 换上国内能直接调用的模型（智谱 GLM、MiniMax、Kimi、DeepSeek 等），</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
         <w:t>无需外国手机号、无需特殊网络、无需 Visa 卡</w:t>
       </w:r>
       <w:r>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="42" w:name="Er___An_Zhuang__Claude_Code"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:t>二、安装 Claude Code</w:t>
       </w:r>
       <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="43" w:name="2_1_Fang_Shi_Yi__Guan_Fang_Jiao"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>2.1 方式一：官方脚本安装（推荐）</w:t>
       </w:r>
       <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:t xml:space="preserve"> </w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"># 在 PowerShell 中执行</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">irm https</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">/</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">/</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">claude</w:t>
@@ -3811,292 +3901,292 @@
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">install</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">.</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">ps1 </w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">|</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> iex</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="44" w:name="2_2_Fang_Shi_Er__winget_An_Zhuan"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>2.2 方式二：winget 安装</w:t>
       </w:r>
       <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:t xml:space="preserve"> </w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">winget install Anthropic</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">.</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">ClaudeCode</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="45" w:name="2_3_Fang_Shi_San__npm_An_Zhuang"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>2.3 方式三：npm 安装</w:t>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:t xml:space="preserve"> </w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">npm</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">install</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> -g @anthropic-ai/claude-code</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="46" w:name="2_4_Yan_Zheng_An_Zhuang"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>2.4 验证安装</w:t>
       </w:r>
       <w:bookmarkEnd w:id="46"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:t xml:space="preserve"> </w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">claude --version</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 05"/>
+        <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t>看到版本号即成功。如果提示「claude 不是可识别的命令」，关闭终端重新打开再试。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="47" w:name="San___An_Zhuang__CC_Switch"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:t>三、安装 CC Switch</w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="48" w:name="3_1_Xia_Zai_An_Zhuang_Bao"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>3.1 下载安装包</w:t>
       </w:r>
       <w:bookmarkEnd w:id="48"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 05"/>
+        <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t>访问 GitHub Releases：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:t xml:space="preserve"> </w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">https</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">/</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">/</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">github</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">.</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">com</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">/</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">farion1231</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">/</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">cc</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">-</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">switch</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">/</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">releases</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 05"/>
+        <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t>下载对应平台的安装包：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="pct" w:w="5000"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
+              <w:pStyle w:val="Para 05"/>
             </w:pPr>
             <w:r>
               <w:t>平台</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
+              <w:pStyle w:val="Para 05"/>
             </w:pPr>
             <w:r>
               <w:t>文件</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4108,58 +4198,58 @@
             <w:r>
               <w:t>Windows</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 09"/>
+              <w:pStyle w:val="Para 10"/>
             </w:pPr>
             <w:r>
               <w:t>CC-Switch-vX.X.X-Windows.msi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Text1"/>
+                <w:rStyle w:val="Text2"/>
               </w:rPr>
               <w:t xml:space="preserve"> 或 </w:t>
             </w:r>
             <w:r>
               <w:t>.zip</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
@@ -4173,51 +4263,51 @@
             <w:r>
               <w:t>macOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 09"/>
+              <w:pStyle w:val="Para 10"/>
             </w:pPr>
             <w:r>
               <w:t>CC-Switch-vX.X.X-macOS.dmg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4229,440 +4319,440 @@
             <w:r>
               <w:t>Linux</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 09"/>
+              <w:pStyle w:val="Para 10"/>
             </w:pPr>
             <w:r>
               <w:t>.AppImage</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Text1"/>
+                <w:rStyle w:val="Text2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Text8"/>
+                <w:rStyle w:val="Text13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Text6"/>
+                <w:rStyle w:val="Text9"/>
               </w:rPr>
               <w:t>.deb</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Text8"/>
+                <w:rStyle w:val="Text13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Text1"/>
+                <w:rStyle w:val="Text2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>.rpm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:bookmarkStart w:id="49" w:name="3_2_An_Zhuang"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>3.2 安装</w:t>
       </w:r>
       <w:bookmarkEnd w:id="49"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 05"/>
+        <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t>双击安装包，一路 Next 完成安装。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="50" w:name="Si___Huo_Qu__API_Key"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:t>四、获取 API Key</w:t>
       </w:r>
       <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 05"/>
+        <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t>以 DeepSeek 为例（其他平台类似）：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:pStyle w:val="Para 22"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Text2"/>
+        <w:pStyle w:val="Para 29"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
         </w:rPr>
         <w:t xml:space="preserve">访问 </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:tooltip="https://platform.deepseek.com">
         <w:r>
           <w:t>platform.deepseek.co...</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:pStyle w:val="Para 11"/>
+        <w:pStyle w:val="Para 17"/>
       </w:pPr>
       <w:r>
         <w:t>注册账号并登录</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:pStyle w:val="Para 11"/>
+        <w:pStyle w:val="Para 17"/>
       </w:pPr>
       <w:r>
         <w:t>进入「API Keys」页面</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:pStyle w:val="Para 11"/>
+        <w:pStyle w:val="Para 17"/>
       </w:pPr>
       <w:r>
         <w:t>点击「创建 API Key」</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:pStyle w:val="Para 23"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Text1"/>
+        <w:pStyle w:val="Para 30"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
         </w:rPr>
         <w:t xml:space="preserve">复制生成的 Key（形如 </w:t>
       </w:r>
       <w:r>
         <w:t>sk-xxxxxxxxxxxxxxxx</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text1"/>
+          <w:rStyle w:val="Text2"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 16"/>
+        <w:pStyle w:val="Para 20"/>
       </w:pPr>
       <w:r>
         <w:t>其他可选平台</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="Text4"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 21"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:rStyle w:val="Text3"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:rStyle w:val="Text2"/>
         </w:rPr>
         <w:t>智谱 AI（GLM）：</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:tooltip="https://open.bigmodel.cn">
         <w:r>
           <w:t>open.bigmodel.cn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:pStyle w:val="Para 17"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Text2"/>
+        <w:pStyle w:val="Para 21"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
         </w:rPr>
         <w:t>MiniMax：</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:tooltip="https://platform.minimaxi.com">
         <w:r>
           <w:t>platform.minimaxi.co...</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:pStyle w:val="Para 17"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Text2"/>
+        <w:pStyle w:val="Para 21"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
         </w:rPr>
         <w:t>Kimi（Moonshot）：</w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:tooltip="https://platform.moonshot.cn">
         <w:r>
           <w:t>platform.moonshot.cn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:pStyle w:val="Para 17"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Text2"/>
+        <w:pStyle w:val="Para 21"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
         </w:rPr>
         <w:t>硅基流动：</w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:tooltip="https://cloud.siliconflow.cn">
         <w:r>
           <w:t>cloud.siliconflow.cn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="51" w:name="Wu___CC_Switch_Pei_Zhi_Xiang_Jie"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:t>五、CC Switch 配置详解</w:t>
       </w:r>
       <w:bookmarkEnd w:id="51"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="52" w:name="5_1_Da_Kai__CC_Switch"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>5.1 打开 CC Switch</w:t>
       </w:r>
       <w:bookmarkEnd w:id="52"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 05"/>
+        <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t>在开始菜单找到 CC Switch 并打开。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="53" w:name="5_2_Tian_Jia__Provider"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>5.2 添加 Provider</w:t>
       </w:r>
       <w:bookmarkEnd w:id="53"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:t xml:space="preserve"> </w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">点击「添加 Provider」→ 选择「OpenAI Compatible」</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="54" w:name="5_3_Tian_Xie_Pei_Zhi"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>5.3 填写配置</w:t>
       </w:r>
       <w:bookmarkEnd w:id="54"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="pct" w:w="5000"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
+              <w:pStyle w:val="Para 05"/>
             </w:pPr>
             <w:r>
               <w:t>字段</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
+              <w:pStyle w:val="Para 05"/>
             </w:pPr>
             <w:r>
               <w:t>填写内容</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4730,55 +4820,55 @@
             <w:r>
               <w:t>Base URL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 09"/>
+              <w:pStyle w:val="Para 10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Text1"/>
+                <w:rStyle w:val="Text2"/>
               </w:rPr>
               <w:t xml:space="preserve">API 地址，如 </w:t>
             </w:r>
             <w:r>
               <w:t>https://api.deepseek.com/v1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
@@ -4848,86 +4938,86 @@
             <w:r>
               <w:t>模型</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 09"/>
+              <w:pStyle w:val="Para 10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Text1"/>
+                <w:rStyle w:val="Text2"/>
               </w:rPr>
               <w:t xml:space="preserve">选择或填写模型名称，如 </w:t>
             </w:r>
             <w:r>
               <w:t>deepseek-chat</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:bookmarkStart w:id="55" w:name="5_4_Chang_Yong_Mo_Xing_Pei_Zhi_C"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>5.4 常用模型配置参考</w:t>
       </w:r>
       <w:bookmarkEnd w:id="55"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 16"/>
+        <w:pStyle w:val="Para 20"/>
       </w:pPr>
       <w:r>
         <w:t>DeepSeek：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:t xml:space="preserve"> </w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Base </w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">URL</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> https</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">/</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">/</w:t>
@@ -4948,59 +5038,59 @@
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">模型</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> deepseek</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">-</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">chat </w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">/</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> deepseek</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">-</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">coder</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 16"/>
+        <w:pStyle w:val="Para 20"/>
       </w:pPr>
       <w:r>
         <w:t>智谱 GLM：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:t xml:space="preserve"> </w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Base </w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">URL</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> https</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">/</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">/</w:t>
@@ -5035,59 +5125,59 @@
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> glm</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">-</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">5.1</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">/</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> glm</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">-</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">4</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">-</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">plus</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 16"/>
+        <w:pStyle w:val="Para 20"/>
       </w:pPr>
       <w:r>
         <w:t>硅基流动（多模型聚合）：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:t xml:space="preserve"> </w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Base </w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">URL</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> https</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">/</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">/</w:t>
@@ -5136,239 +5226,239 @@
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">Qwen2</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">.</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">5</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">-</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">72B</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="56" w:name="5_5_Ji_Huo_Pei_Zhi"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>5.5 激活配置</w:t>
       </w:r>
       <w:bookmarkEnd w:id="56"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 05"/>
+        <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t>配置完成后，点击「激活」按钮，CC Switch 会自动修改 Claude Code 的配置文件，使其使用你设置的模型。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="57" w:name="Liu___Qi_Dong__Claude_Code"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:t>六、启动 Claude Code</w:t>
       </w:r>
       <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="58" w:name="6_1_Zai_Xiang_Mu_Mu_Lu_Zhong_Qi"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>6.1 在项目目录中启动</w:t>
       </w:r>
       <w:bookmarkEnd w:id="58"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:t xml:space="preserve"> </w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"># 进入你的项目文件夹</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">cd</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> D:</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">\</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">projects</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">\</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">my-project</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"># 启动 Claude Code</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">claude</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 05"/>
+        <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">⚠️ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
         <w:t>重要</w:t>
       </w:r>
       <w:r>
         <w:t>：不要在电脑根目录（如 `C:`）启动，信息量太大容易导致分析变慢、误操作。为每个项目建独立文件夹，cd 进去再启动。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="59" w:name="6_2_Shou_Ci_Qi_Dong_Pei_Zhi"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>6.2 首次启动配置</w:t>
       </w:r>
       <w:bookmarkEnd w:id="59"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 05"/>
+        <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t>首次启动会提示：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:pStyle w:val="Para 11"/>
+        <w:pStyle w:val="Para 17"/>
       </w:pPr>
       <w:r>
         <w:t>选择主题（Dark mode / Light mode）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:pStyle w:val="Para 11"/>
+        <w:pStyle w:val="Para 17"/>
       </w:pPr>
       <w:r>
         <w:t>登录验证（如果接的是国产模型，CC Switch 已处理，直接回车）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:pStyle w:val="Para 11"/>
+        <w:pStyle w:val="Para 17"/>
       </w:pPr>
       <w:r>
         <w:t>进入交互界面</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="60" w:name="Qi___CLAUDE_md_Pei_Zhi__Tui_Jian"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:t>七、CLAUDE.md 配置（推荐）</w:t>
       </w:r>
       <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 05"/>
+        <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t>CLAUDE.md 是 Claude Code 的配置文件，用来设定协作规则。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="61" w:name="7_1_Quan_Ju_Pei_Zhi"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>7.1 全局配置</w:t>
       </w:r>
       <w:bookmarkEnd w:id="61"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 05"/>
+        <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t>文件位置：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:t xml:space="preserve"> </w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Windows</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">%</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">USERPROFILE</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">%</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">\</w:t>
@@ -5403,68 +5493,68 @@
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">claude</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">/</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">CLAUDE</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">.</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">md</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="62" w:name="7_2_Xiang_Mu_Ji_Pei_Zhi"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>7.2 项目级配置</w:t>
       </w:r>
       <w:bookmarkEnd w:id="62"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 05"/>
+        <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在项目根目录创建 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text4"/>
+          <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:t>CLAUDE.md</w:t>
       </w:r>
       <w:r>
         <w:t>：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:t xml:space="preserve"> </w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">my</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">-</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">project</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">/</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">├── src</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">/</w:t>
@@ -5477,51 +5567,51 @@
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">.</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">md      ← 项目级配置</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">└── </w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">...</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="63" w:name="7_3_Pei_Zhi_Shi_Li"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>7.3 配置示例</w:t>
       </w:r>
       <w:bookmarkEnd w:id="63"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:t xml:space="preserve"> </w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">#</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> 协作规则</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">##</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> 语言</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"/>
@@ -5621,138 +5711,138 @@
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="64" w:name="Ba___Chang_Yong_Cao_Zuo"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:t>八、常用操作</w:t>
       </w:r>
       <w:bookmarkEnd w:id="64"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="65" w:name="8_1_Ji_Ben_Ming_Ling"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>8.1 基本命令</w:t>
       </w:r>
       <w:bookmarkEnd w:id="65"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="pct" w:w="5000"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
+              <w:pStyle w:val="Para 05"/>
             </w:pPr>
             <w:r>
               <w:t>命令</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
+              <w:pStyle w:val="Para 05"/>
             </w:pPr>
             <w:r>
               <w:t>作用</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 09"/>
+              <w:pStyle w:val="Para 10"/>
             </w:pPr>
             <w:r>
               <w:t>claude</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -5764,51 +5854,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 09"/>
+              <w:pStyle w:val="Para 10"/>
             </w:pPr>
             <w:r>
               <w:t>/help</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -5820,51 +5910,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 09"/>
+              <w:pStyle w:val="Para 10"/>
             </w:pPr>
             <w:r>
               <w:t>/theme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -5876,51 +5966,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 09"/>
+              <w:pStyle w:val="Para 10"/>
             </w:pPr>
             <w:r>
               <w:t>/cost</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -5932,51 +6022,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 09"/>
+              <w:pStyle w:val="Para 10"/>
             </w:pPr>
             <w:r>
               <w:t>/clear</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -5988,148 +6078,148 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 09"/>
+              <w:pStyle w:val="Para 10"/>
             </w:pPr>
             <w:r>
               <w:t>/exit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>退出</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:bookmarkStart w:id="66" w:name="8_2_Wen_Jian_Cao_Zuo"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>8.2 文件操作</w:t>
       </w:r>
       <w:bookmarkEnd w:id="66"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:t xml:space="preserve"> </w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">@file src</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">/</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">main</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">.</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">py      # 引用特定文件</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">@directory src</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">/</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">        # 引用整个目录</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">@git diff              # 查看 Git 变更</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="67" w:name="8_3_Chang_Yong_Ti_Shi_Ci"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>8.3 常用提示词</w:t>
       </w:r>
       <w:bookmarkEnd w:id="67"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:t xml:space="preserve"> </w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">"帮我分析一下这个项目的架构"</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">"给这个函数加上单元测试"</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">"把这段代码重构得更简洁"</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">"解释一下这个报错的原因"</w:t>
@@ -6145,51 +6235,51 @@
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="68" w:name="Jiu___CC_Switch_Gao_Ji_Gong_Neng"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:t>九、CC Switch 高级功能</w:t>
       </w:r>
       <w:bookmarkEnd w:id="68"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="69" w:name="9_1_Duo__Provider_Guan_Li"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>9.1 多 Provider 管理</w:t>
       </w:r>
       <w:bookmarkEnd w:id="69"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 05"/>
+        <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t>可以同时配置多个平台的 API，随时切换：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>Provider A：DeepSeek（便宜量大）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
@@ -6199,51 +6289,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>Provider C：官方 Claude（需要时切换）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="70" w:name="9_2_Yong_Liang_Tong_Ji"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>9.2 用量统计</w:t>
       </w:r>
       <w:bookmarkEnd w:id="70"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 05"/>
+        <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t>CC Switch 提供使用量分析，帮助你监控 API 调用和费用。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="71" w:name="9_3_Hui_Hua_Guan_Li"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>9.3 会话管理</w:t>
       </w:r>
       <w:bookmarkEnd w:id="71"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>历史会话记录</w:t>
@@ -6268,145 +6358,145 @@
           <w:numId w:val="16"/>
         </w:numPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>消息导出</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="72" w:name="Shi___Chang_Jian_Wen_Ti"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:t>十、常见问题</w:t>
       </w:r>
       <w:bookmarkEnd w:id="72"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="pct" w:w="5000"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
+              <w:pStyle w:val="Para 05"/>
             </w:pPr>
             <w:r>
               <w:t>问题</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
+              <w:pStyle w:val="Para 05"/>
             </w:pPr>
             <w:r>
               <w:t>解决</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 09"/>
+              <w:pStyle w:val="Para 10"/>
             </w:pPr>
             <w:r>
               <w:t>claude</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Text1"/>
+                <w:rStyle w:val="Text2"/>
               </w:rPr>
               <w:t xml:space="preserve"> 命令找不到</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -6638,109 +6728,109 @@
             </w:pPr>
             <w:r>
               <w:t>切换到更便宜的模型（如 DeepSeek）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="73" w:name="Shi_Yi___Xiang_Guan_Zi_Yuan"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:t>十一、相关资源</w:t>
       </w:r>
       <w:bookmarkEnd w:id="73"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="pct" w:w="5000"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
+              <w:pStyle w:val="Para 05"/>
             </w:pPr>
             <w:r>
               <w:t>资源</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
+              <w:pStyle w:val="Para 05"/>
             </w:pPr>
             <w:r>
               <w:t>地址</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -6752,51 +6842,51 @@
             <w:r>
               <w:t>Claude Code 官网</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 10"/>
+              <w:pStyle w:val="Para 14"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:tooltip="https://code.claude.com">
               <w:r>
                 <w:t>code.claude.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
@@ -6810,51 +6900,51 @@
             <w:r>
               <w:t>CC Switch GitHub</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 10"/>
+              <w:pStyle w:val="Para 14"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:tooltip="https://github.com/farion1231/cc-switch">
               <w:r>
                 <w:t>github.com/farion123...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
@@ -6868,51 +6958,51 @@
             <w:r>
               <w:t>CC GUI（IDEA 插件）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 10"/>
+              <w:pStyle w:val="Para 14"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:tooltip="https://github.com/zhukunpenglinyutong/jetbrains-cc-gui">
               <w:r>
                 <w:t>github.com/zhukunpen...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
@@ -6926,51 +7016,51 @@
             <w:r>
               <w:t>DeepSeek 开放平台</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 10"/>
+              <w:pStyle w:val="Para 14"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:tooltip="https://platform.deepseek.com">
               <w:r>
                 <w:t>platform.deepseek.co...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
@@ -6984,51 +7074,51 @@
             <w:r>
               <w:t>智谱 AI 开放平台</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 10"/>
+              <w:pStyle w:val="Para 14"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:tooltip="https://open.bigmodel.cn">
               <w:r>
                 <w:t>open.bigmodel.cn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
@@ -7042,175 +7132,175 @@
             <w:r>
               <w:t>硅基流动</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 10"/>
+              <w:pStyle w:val="Para 14"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:tooltip="https://cloud.siliconflow.cn">
               <w:r>
                 <w:t>cloud.siliconflow.cn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 13"/>
+        <w:pStyle w:val="Para 19"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
         <w:t>提示</w:t>
       </w:r>
       <w:r>
         <w:t>：模型会不断迭代更新，但好的 Agent 框架是更持久的基础设施。掌握 Claude Code + CC Switch 的组合，无论底层模型如何变化，你都能快速适配。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="74" w:name="Top_of_44_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>CC GUI - AI 编程助手插件</w:t>
       </w:r>
       <w:bookmarkEnd w:id="74"/>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="75" w:name="CC_GUI______IntelliJ_IDEA_De__AI"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="Para 18"/>
+      <w:bookmarkStart w:id="75" w:name="CC_GUI______IntelliJ_IDEA_De__AI_1"/>
+      <w:bookmarkStart w:id="76" w:name="CC_GUI______IntelliJ_IDEA_De__AI"/>
+      <w:pPr>
+        <w:pStyle w:val="Para 16"/>
       </w:pPr>
       <w:r>
         <w:t>CC GUI —— IntelliJ IDEA 的 AI 编程助手插件</w:t>
       </w:r>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 13"/>
+        <w:pStyle w:val="Para 19"/>
       </w:pPr>
       <w:r>
         <w:t>在 JetBrains IDE 内深度集成 Claude Code 与 Codex，支持与 CC Switch 无缝配合</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="77" w:name="Yi___Xiang_Mu_Jian_Jie_1"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:t>一、项目简介</w:t>
       </w:r>
       <w:bookmarkEnd w:id="77"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 05"/>
+        <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
         <w:t>CC GUI</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">（原 Claude Code GUI）是一款 IntelliJ IDEA 插件，为 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
         <w:t>Claude Code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 和 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
         <w:t>OpenAI Codex</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 提供可视化图形界面。它将 AI 编程能力直接嵌入 IDE，让开发者在不离开编码环境的情况下，享受 AI 辅助编程的便利。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
-        <w:pStyle w:val="Para 17"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Text7"/>
+        <w:pStyle w:val="Para 21"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
         </w:rPr>
         <w:t>GitHub</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text2"/>
+          <w:rStyle w:val="Text3"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:tooltip="https://github.com/zhukunpenglinyutong/jetbrains-cc-gui">
         <w:r>
           <w:t>github.com/zhukunpen...</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
         <w:t>原名</w:t>
       </w:r>
       <w:r>
         <w:t>：Claude Code GUI（为避免商标风险已更名）</w:t>
@@ -7257,136 +7347,136 @@
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="78" w:name="Er___He_Xin_Gong_Neng"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:t>二、核心功能</w:t>
       </w:r>
       <w:bookmarkEnd w:id="78"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="79" w:name="2_1_Shuang__AI_Yin_Qing_Zhi_Chi"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>2.1 双 AI 引擎支持</w:t>
       </w:r>
       <w:bookmarkEnd w:id="79"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="pct" w:w="5000"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
+              <w:pStyle w:val="Para 05"/>
             </w:pPr>
             <w:r>
               <w:t>引擎</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
+              <w:pStyle w:val="Para 05"/>
             </w:pPr>
             <w:r>
               <w:t>提供商</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
+              <w:pStyle w:val="Para 05"/>
             </w:pPr>
             <w:r>
               <w:t>说明</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -7651,181 +7741,181 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
         <w:t>内置 Agent</w:t>
       </w:r>
       <w:r>
         <w:t>：自动化执行复杂多步骤任务</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
-        <w:pStyle w:val="Para 19"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Text5"/>
+        <w:pStyle w:val="Para 23"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
         </w:rPr>
         <w:t>Skills 命令</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text1"/>
+          <w:rStyle w:val="Text2"/>
         </w:rPr>
         <w:t>：斜杠命令系统（</w:t>
       </w:r>
       <w:r>
         <w:t>/init</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text1"/>
+          <w:rStyle w:val="Text2"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r>
         <w:t>/review</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text1"/>
+          <w:rStyle w:val="Text2"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r>
         <w:t>/test</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text1"/>
+          <w:rStyle w:val="Text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> 等）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
         <w:t>MCP 扩展</w:t>
       </w:r>
       <w:r>
         <w:t>：支持 Model Context Protocol 服务器扩展 AI 能力</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="82" w:name="2_4_Kai_Fa_Zhe_Ti_Yan_You_Hua"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>2.4 开发者体验优化</w:t>
       </w:r>
       <w:bookmarkEnd w:id="82"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="pct" w:w="5000"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
+              <w:pStyle w:val="Para 05"/>
             </w:pPr>
             <w:r>
               <w:t>功能</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
+              <w:pStyle w:val="Para 05"/>
             </w:pPr>
             <w:r>
               <w:t>说明</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -8211,77 +8301,77 @@
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="84" w:name="San___Yu__CC_Switch_Pei_He_Shi_Y"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:t>三、与 CC Switch 配合使用</w:t>
       </w:r>
       <w:bookmarkEnd w:id="84"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="85" w:name="3_1_Wei_Shi_Yao_Xu_Yao_Pei_He__C"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>3.1 为什么需要配合 CC Switch</w:t>
       </w:r>
       <w:bookmarkEnd w:id="85"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 05"/>
+        <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t>CC GUI 是 IDE 内的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
         <w:t>操作界面</w:t>
       </w:r>
       <w:r>
         <w:t>，CC Switch 是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
         <w:t>模型配置管理器</w:t>
       </w:r>
       <w:r>
         <w:t>。两者配合：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:t xml:space="preserve"> </w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">┌─────────────────────────────────────────────────────────────┐</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">│                      完整工作流                              │</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">├─────────────────────────────────────────────────────────────┤</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">│                                                             │</w:t>
@@ -8400,309 +8490,309 @@
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> 对话交互   │</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">│                                                             │</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">└─────────────────────────────────────────────────────────────┘</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="86" w:name="3_2_Pei_He_Liu_Cheng"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>3.2 配合流程</w:t>
       </w:r>
       <w:bookmarkEnd w:id="86"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 16"/>
+        <w:pStyle w:val="Para 20"/>
       </w:pPr>
       <w:r>
         <w:t>第一步：在 CC Switch 中配置模型</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:t xml:space="preserve"> </w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">打开 </w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">CC</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> Switch → 添加 Provider → 填写 </w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">API</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> 信息 → 激活</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 05"/>
+        <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t>支持的 Provider 类型：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>OpenAI Compatible（DeepSeek、智谱、硅基流动等）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>官方 Claude（需特殊网络）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>官方 Codex（需特殊网络）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 16"/>
+        <w:pStyle w:val="Para 20"/>
       </w:pPr>
       <w:r>
         <w:t>第二步：在 CC GUI 中加载配置</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 05"/>
+        <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t>CC GUI 会自动检测 CC Switch 的配置，或手动同步：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:t xml:space="preserve"> </w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CC</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">GUI</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> 设置 → Provider → 选择「使用 </w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">CC</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> Switch 配置」</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 16"/>
+        <w:pStyle w:val="Para 20"/>
       </w:pPr>
       <w:r>
         <w:t>第三步：在 IDE 中使用</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:t xml:space="preserve"> </w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">打开项目 → 点击 </w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">CC</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">GUI</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> 面板 → 选择 </w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">AI</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> 引擎 → 开始对话</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="87" w:name="3_3_Pei_Zhi_Gong_Xiang_Shuo_Ming"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>3.3 配置共享说明</w:t>
       </w:r>
       <w:bookmarkEnd w:id="87"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="pct" w:w="5000"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
+              <w:pStyle w:val="Para 05"/>
             </w:pPr>
             <w:r>
               <w:t>配置项</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
+              <w:pStyle w:val="Para 05"/>
             </w:pPr>
             <w:r>
               <w:t>存储位置</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
+              <w:pStyle w:val="Para 05"/>
             </w:pPr>
             <w:r>
               <w:t>共享方式</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9026,90 +9116,90 @@
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="88" w:name="Si___An_Zhuang_Fang_Fa"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:t>四、安装方法</w:t>
       </w:r>
       <w:bookmarkEnd w:id="88"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="89" w:name="4_1_Fang_Shi_Yi__Cha_Jian_Shi_Ch"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>4.1 方式一：插件市场安装（推荐）</w:t>
       </w:r>
       <w:bookmarkEnd w:id="89"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:t xml:space="preserve"> </w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">IntelliJ </w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">IDEA</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> → 设置 → 插件 → 市场 → 搜索 </w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">"CC GUI"</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> → 安装 → 重启 </w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">IDE</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="90" w:name="4_2_Fang_Shi_Er__Li_Xian_An_Zhua"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>4.2 方式二：离线安装</w:t>
       </w:r>
       <w:bookmarkEnd w:id="90"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:t xml:space="preserve"> </w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> 从 GitHub Releases </w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">下载插件包</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">(</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">.</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">zip</w:t>
@@ -9130,51 +9220,51 @@
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">zip 文件</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">3.</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> 重启 </w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">IDE</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="91" w:name="4_3_Fang_Shi_San__Yuan_Ma_Gou_Ji"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>4.3 方式三：源码构建</w:t>
       </w:r>
       <w:bookmarkEnd w:id="91"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:t xml:space="preserve"> </w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">git</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> clone https://github.com/zhukunpenglinyutong/jetbrains-cc-gui.git</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">cd</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> jetbrains-cc-gui</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">./gradlew clean buildPlugin</w:t>
@@ -9190,129 +9280,129 @@
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="92" w:name="Wu___Shou_Ci_Shi_Yong"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:t>五、首次使用</w:t>
       </w:r>
       <w:bookmarkEnd w:id="92"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="93" w:name="5_1_Da_Kai__CC_GUI_Mian_Ban"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>5.1 打开 CC GUI 面板</w:t>
       </w:r>
       <w:bookmarkEnd w:id="93"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:t xml:space="preserve"> </w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">IDEA</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> 右侧工具栏 → 点击 </w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">"CCG"</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> 图标 → 打开 </w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">AI</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> 对话面板</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="94" w:name="5_2_Lian_Jie__CC_Switch"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>5.2 连接 CC Switch</w:t>
       </w:r>
       <w:bookmarkEnd w:id="94"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:t xml:space="preserve"> </w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CC</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">GUI</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> 面板 → 设置齿轮 → Provider → 选择「</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">CC</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> Switch」→ 测试连接</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="95" w:name="5_3_Kai_Shi_Dui_Hua"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>5.3 开始对话</w:t>
       </w:r>
       <w:bookmarkEnd w:id="95"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:t xml:space="preserve"> </w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> 在编辑器中选中代码</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">2.</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> 右键 → </w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">"发送到 CC GUI"</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> 或直接输入问题</w:t>
@@ -9340,357 +9430,357 @@
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="96" w:name="Liu___Dian_Xing_Shi_Yong_Chang_J"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:t>六、典型使用场景</w:t>
       </w:r>
       <w:bookmarkEnd w:id="96"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="97" w:name="Chang_Jing_Yi__Dai_Ma_Shen_Cha"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>场景一：代码审查</w:t>
       </w:r>
       <w:bookmarkEnd w:id="97"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:t xml:space="preserve"> </w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">选中代码 → 输入 </w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">"/review"</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> → </w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">AI</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> 自动分析代码问题</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">→ 查看 </w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">DIFF</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> → 点击应用修改</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="98" w:name="Chang_Jing_Er__Sheng_Cheng_Ce_Sh"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>场景二：生成测试</w:t>
       </w:r>
       <w:bookmarkEnd w:id="98"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:t xml:space="preserve"> </w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">选中函数 → 输入 </w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">"给这个函数写单元测试"</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> → </w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">AI</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> 生成测试代码</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">→ 查看 </w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">DIFF</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> → 应用到测试目录</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="99" w:name="Chang_Jing_San__Zhong_Gou_Jian_Y"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>场景三：重构建议</w:t>
       </w:r>
       <w:bookmarkEnd w:id="99"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:t xml:space="preserve"> </w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">选中类文件 → 输入 </w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">"重构这个类，使用设计模式优化"</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">→ </w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">AI</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> 给出重构方案 → 逐步应用</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="100" w:name="Chang_Jing_Si__Bug_Xiu_Fu"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:t>场景四：Bug 修复</w:t>
       </w:r>
       <w:bookmarkEnd w:id="100"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:t xml:space="preserve"> </w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">选中报错代码 → 输入 </w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">"修复这个报错"</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"/>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">→ </w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve">AI</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> 分析错误原因 → 给出修复代码</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="101" w:name="Qi___An_Quan_Shen_Ji"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:t>七、安全审计</w:t>
       </w:r>
       <w:bookmarkEnd w:id="101"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 05"/>
+        <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t>项目承诺定期安全审计：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
-        <w:pStyle w:val="Para 19"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Text1"/>
+        <w:pStyle w:val="Para 23"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
         </w:rPr>
         <w:t xml:space="preserve">每个小版本发布前进行 </w:t>
       </w:r>
       <w:r>
         <w:t>/security-review</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text1"/>
+          <w:rStyle w:val="Text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> 审计</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
-        <w:pStyle w:val="Para 19"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Text1"/>
+        <w:pStyle w:val="Para 23"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
         </w:rPr>
         <w:t xml:space="preserve">每 10 个小版本进行全面 </w:t>
       </w:r>
       <w:r>
         <w:t>claude-code-security</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text1"/>
+          <w:rStyle w:val="Text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> 审计</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="102" w:name="Ba___Chang_Jian_Wen_Ti"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:t>八、常见问题</w:t>
       </w:r>
       <w:bookmarkEnd w:id="102"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="pct" w:w="5000"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
+              <w:pStyle w:val="Para 05"/>
             </w:pPr>
             <w:r>
               <w:t>问题</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
+              <w:pStyle w:val="Para 05"/>
             </w:pPr>
             <w:r>
               <w:t>解决</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9952,109 +10042,109 @@
             </w:pPr>
             <w:r>
               <w:t>检查 IDEA 版本兼容性，更新到最新版</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="103" w:name="Jiu___Xiang_Guan_Zi_Yuan"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:t>九、相关资源</w:t>
       </w:r>
       <w:bookmarkEnd w:id="103"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="pct" w:w="5000"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
+              <w:pStyle w:val="Para 05"/>
             </w:pPr>
             <w:r>
               <w:t>资源</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
+              <w:pStyle w:val="Para 05"/>
             </w:pPr>
             <w:r>
               <w:t>地址</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10066,51 +10156,51 @@
             <w:r>
               <w:t>CC GUI GitHub</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 10"/>
+              <w:pStyle w:val="Para 14"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:tooltip="https://github.com/zhukunpenglinyutong/jetbrains-cc-gui">
               <w:r>
                 <w:t>github.com/zhukunpen...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
@@ -10124,51 +10214,51 @@
             <w:r>
               <w:t>CC Switch GitHub</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 10"/>
+              <w:pStyle w:val="Para 14"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:tooltip="https://github.com/farion1231/cc-switch">
               <w:r>
                 <w:t>github.com/farion123...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
@@ -10182,51 +10272,51 @@
             <w:r>
               <w:t>Claude Code 官网</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 10"/>
+              <w:pStyle w:val="Para 14"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:tooltip="https://code.claude.com">
               <w:r>
                 <w:t>code.claude.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
@@ -10266,136 +10356,136 @@
             </w:pPr>
             <w:r>
               <w:t>IDEA 内搜索 "CC GUI"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="104" w:name="Shi___Yu__CC_Switch_De_Guan_Xi_Z"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:t>十、与 CC Switch 的关系总结</w:t>
       </w:r>
       <w:bookmarkEnd w:id="104"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 06"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="pct" w:w="5000"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
+              <w:pStyle w:val="Para 05"/>
             </w:pPr>
             <w:r>
               <w:t>维度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
+              <w:pStyle w:val="Para 05"/>
             </w:pPr>
             <w:r>
               <w:t>CC Switch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
+              <w:pStyle w:val="Para 05"/>
             </w:pPr>
             <w:r>
               <w:t>CC GUI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10777,3556 +10867,8636 @@
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>编码不离 IDE，效率最高</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 13"/>
+        <w:pStyle w:val="Para 19"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
         <w:t>建议</w:t>
       </w:r>
       <w:r>
         <w:t>：先安装配置好 CC Switch，再安装 CC GUI，两者配合使用效果最佳。</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="105" w:name="Top_of_53_html"/>
+      <w:bookmarkStart w:id="105" w:name="Top_of_119_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
-        <w:t>基础知识</w:t>
+        <w:t>Codex</w:t>
       </w:r>
       <w:bookmarkEnd w:id="105"/>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="106" w:name="__AI_Ji_Chu_Zhi_Shi_Gai_Lan"/>
-[...5 lines deleted...]
-        <w:t>🧠 AI 基础知识概览</w:t>
+      <w:bookmarkStart w:id="106" w:name="CodexJian_Jie_Codex_Shi__OpenAI"/>
+      <w:pPr>
+        <w:pStyle w:val="Para 16"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Codex</w:t>
       </w:r>
       <w:bookmarkEnd w:id="106"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>简介</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 04"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Codex 是 OpenAI 推出的 AI 编程助手（Codex CLI），是一个运行在终端中的轻量级编程代理。它基于 OpenAI 的编码模型（如 GPT-5-Codex 系列），可以在本地代码库中直接读取、编写和修改代码，支持执行终端命令、运行测试、修复 Bug、编写新功能以及重构代码等任务。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 04"/>
+      </w:pPr>
+      <w:r>
+        <w:t>主要特点：</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>终端原生</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：以命令行工具形式运行，适合开发者日常在终端中的工作流；</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>代码库感知</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：能够理解当前项目结构，直接在本地仓库中进行多文件修改；</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>支持 ChatGPT 账号登录</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：可直接使用 ChatGPT（Plus/Pro）订阅进行认证，也可使用 OpenAI API Key；</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>跨平台</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：支持 Windows、macOS 和 Linux。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>下载地址</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 11"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t>GitHub 仓库</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r>
+          <w:t>https://github.com/openai/codex</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 11"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t>Releases 下载</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r>
+          <w:t>https://github.com/openai/codex/releases</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 11"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t>官方文档</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18">
+        <w:r>
+          <w:t>https://developers.openai.com/codex/cli</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 04"/>
+      </w:pPr>
+      <w:r>
+        <w:t>安装方式：</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 07"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"># npm 全局安装</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">npm install -g @openai/codex</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve"/>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve"># 或使用 Homebrew（macOS）</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">brew install codex</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 04"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">安装完成后执行 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t>codex</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 并按提示完成登录即可开始使用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="107" w:name="Top_of_120_html"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 1"/>
+        <w:pageBreakBefore w:val="on"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Codex Auth Helper</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="107"/>
     </w:p>
     <w:p>
-      <w:pPr>
-[...12 lines deleted...]
-      <w:bookmarkStart w:id="108" w:name="Yi___Di_Ceng_Yin_Qing__Da_Yu_Yan"/>
+      <w:bookmarkStart w:id="108" w:name="Codex_Auth_HelperJian_Jie_Codex"/>
+      <w:pPr>
+        <w:pStyle w:val="Para 16"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Codex Auth Helper</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="108"/>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
-        <w:t>一、底层引擎：大语言模型（LLM）</w:t>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="109" w:name="He_Xin_Ding_Yi_Yu_Jia_Gou"/>
+        <w:t>简介</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 04"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Codex Auth Helper 是一款专为 Codex 开发者设计的 Chrome 扩展程序（Manifest V3），用于安全地在本地导出已登录的 ChatGPT 会话凭证，并自动转换为符合 Codex 运行规范的 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t>auth.json</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 配置备份文件，方便在 Codex CLI 中免登录复用认证信息。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 11"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t>项目地址</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19">
+        <w:r>
+          <w:t>https://github.com/zhishile/codex-auth-helper</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>许可证</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：MIT License</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>主要功能</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>智能状态检测</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：自动检测浏览器中 ChatGPT 登录状态，展示头像、邮箱、订阅计划（Free/Plus/Pro）；</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>Token 有效期倒计时</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：实时显示 Token 剩余生存时间；</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>一键生成 auth.json</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：自动构造 JWT 仿真 id_token 并导出配置文件；</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>100% 纯本地离线处理</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">：数据不经第三方服务器，零上传、隐私安全；权限最小化（仅 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t>downloads</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 与 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t>chatgpt.com</w:t>
+      </w:r>
+      <w:r>
+        <w:t>）。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>下载地址</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 11"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t>Release 页面</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20">
+        <w:r>
+          <w:t>https://github.com/zhishile/codex-auth-helper/releases/tag/v1.0.0</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 11"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t>扩展下载包（extension.zip）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21">
+        <w:r>
+          <w:t>https://github.com/zhishile/codex-auth-helper/releases/download/v1.0.0/extension.zip</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>安装与使用</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 15"/>
+      </w:pPr>
+      <w:r>
+        <w:t>下载并解压扩展包（或克隆仓库）；</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 15"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">在 Chrome 中打开 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t>chrome://extensions/</w:t>
+      </w:r>
+      <w:r>
+        <w:t>，开启“开发者模式”；</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 15"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">点击“加载已解压的扩展程序”，选择仓库中的 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t>extension</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 文件夹；</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 15"/>
+      </w:pPr>
+      <w:r>
+        <w:t>登录 ChatGPT 官网后点击插件图标，点击“生成并保存 auth.json”即可下载配置文件；</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 15"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">将生成的 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t>auth.json</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 放入 Codex 的配置目录（如 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t>~/.codex/</w:t>
+      </w:r>
+      <w:r>
+        <w:t>）即可供 Codex CLI 使用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="109" w:name="Top_of_182_html"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 1"/>
+        <w:pageBreakBefore w:val="on"/>
+      </w:pPr>
+      <w:r>
+        <w:t>opencodex 介绍</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="109"/>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="110" w:name="opencodexJian_Jie_opencodex_lidg"/>
+      <w:pPr>
+        <w:pStyle w:val="Para 16"/>
+      </w:pPr>
+      <w:r>
+        <w:t>opencodex</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="110"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>简介</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 04"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>opencodex</w:t>
+      </w:r>
+      <w:r>
+        <w:t>（</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Text6"/>
+          </w:rPr>
+          <w:t>lidge-jun/opencodex</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">，npm 包名 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t>@bitkyc08/opencodex</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，CLI 命令 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t>ocx</w:t>
+      </w:r>
+      <w:r>
+        <w:t>）是一款</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>通用模型中转代理（Universal Provider Proxy）</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：它把 OpenAI Codex 的 Responses API 翻译成各厂商自己的协议——流式输出、工具调用、推理 token、图片，双向转换。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 20"/>
+      </w:pPr>
+      <w:r>
+        <w:t>一句话概括：让 Codex / Claude Code / Claude Desktop / Grok Build 都能跑任何大模型（Claude、Gemini、Grok、GLM、DeepSeek、Kimi、Qwen、Ollama…）。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
-        <w:t>核心定义与架构</w:t>
-[...9 lines deleted...]
-        <w:pStyle w:val="Para 01"/>
+        <w:t>核心功能</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
-        <w:t>LM 全称</w:t>
-[...11 lines deleted...]
-        <w:pStyle w:val="Para 01"/>
+        <w:t>任意模型接入 Codex 系列客户端</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：40+ 内置 Provider（OpenAI、Anthropic、Google Gemini、xAI、Kimi、Azure OpenAI、Ollama、DeepSeek、Groq、OpenRouter、Together、Fireworks、Cerebras、Mistral、Hugging Face、NVIDIA NIM、MiniMax、通义、硅基流动等），或任意 OpenAI 兼容端点。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
-        <w:t>底层架构</w:t>
-[...11 lines deleted...]
-        <w:pStyle w:val="Para 01"/>
+        <w:t>ChatGPT 账号池管理</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：可添加多个 ChatGPT/Codex 账号，在面板里刷新 5 小时 / 每周 / 30 天配额；新会话自动路由到余量最充足的健康账号，已有会话保持”线程亲和”不跳号（配额重评估、故障切换、401/403/429 恢复时可重绑定）。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
-        <w:t>工作原理</w:t>
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="110" w:name="Fa_Zhan_Li_Cheng_Bei"/>
+        <w:t>Combos 组合模型</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：一个虚拟模型 ID，在不同 Provider 间做故障转移或加权轮询。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>子代理换模型</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：在 Codex 的 sub-agent 选择器里路由模型，支持 v1/v2 界面控制与回退链。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>免 API Key 登录</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">：xAI、Anthropic、Kimi 支持 OAuth；也可转发 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t>codex login</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、直接粘贴 Key、或引用 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t>${ENV_VAR}</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 环境变量。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>Web 搜索 &amp; 视觉侧车</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：非 OpenAI 模型也能通过你的 ChatGPT 登录态获得真实联网搜索和图片理解能力。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>可视化面板</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t>localhost:10100</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 上查看 Provider、OAuth 状态、模型选择，以及带缓存 token 统计的实时请求日志。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>干净退出零残留</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t>ocx stop</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 会把 Codex 配置恢复原样；进程内所有长期状态都有内存上限（默认 256 MiB 预算），无无限增长的 Map/Set。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>快速使用</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
-        <w:t>发展里程碑</w:t>
-[...8 lines deleted...]
-        <w:t/>
+        <w:t>安装与启动（人用）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 07"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">npm install -g @bitkyc08/opencodex   # 需 Node 18+，Bun 运行时会自动随包捆绑</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">ocx start                            # 启动代理 + 面板，默认 localhost:10100</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 04"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">之后打开 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Text7"/>
+          </w:rPr>
+          <w:t>http://localhost:10100</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> 在网页面板里配置：添加 Provider、选模型、管理账号。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t>ocx gui</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 可随时重新打开面板，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t>ocx service</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 以后台服务方式运行。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Agent 用法</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 07"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">npm install -g @bitkyc08/opencodex</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">ocx start     # 或 ocx service</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">ocx init      # 交互式初始化：写入 ~/.opencodex/config.json 并接好 Codex</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 25"/>
+      </w:pPr>
+      <w:r>
+        <w:t>先启动代理再执行其他命令：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t>ocx provider add</w:t>
+      </w:r>
+      <w:r>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t>ocx combo set</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 等无头命令需要连接</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>运行中</w:t>
+      </w:r>
+      <w:r>
+        <w:t>的代理。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t>ocx status</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t>ocx doctor</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t>ocx health</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 可查看运行状态。Agent 安装请阅读仓库里的 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Text6"/>
+          </w:rPr>
+          <w:t>AGENTS_INSTALL.md</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>模型路由</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 04"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">用 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t>provider/model</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 语法指定任意已配置的 Provider 和模型：</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 07"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">codex -m "anthropic/claude-opus-5" "Explain this stack trace"</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">codex -m "google/gemini-3-pro" "Write unit tests for auth.ts"</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">codex -m "ollama/llama3" "Refactor this function"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 04"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">省略 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t>provider/</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 前缀则使用默认 Provider，或按模型名模式自动匹配。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>从源码安装（最新 dev 版，Bun canary）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 04"/>
+      </w:pPr>
+      <w:r>
+        <w:t>macOS / Linux：</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 07"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">curl -fsSL https://bun.sh/install | bash &amp;&amp; ~/.bun/bin/bun upgrade --canary</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">git clone https://github.com/lidge-jun/opencodex.git</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">cd opencodex &amp;&amp; ~/.bun/bin/bun install</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">~/.bun/bin/bun run src/cli/index.ts start</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 04"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Windows（PowerShell）：</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 07"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">irm bun.sh/install.ps1 | iex; bun upgrade --canary</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">git clone https://github.com/lidge-jun/opencodex.git</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">cd opencodex; bun install</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">bun run src/cli/index.ts start</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>平台支持</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="pct" w:w="5000"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
-[...2 lines deleted...]
-              <w:t>时间</w:t>
+              <w:pStyle w:val="Para 05"/>
+            </w:pPr>
+            <w:r>
+              <w:t>系统</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
-[...2 lines deleted...]
-              <w:t>事件</w:t>
+              <w:pStyle w:val="Para 05"/>
+            </w:pPr>
+            <w:r>
+              <w:t>状态</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
-[...2 lines deleted...]
-              <w:t>意义</w:t>
+              <w:pStyle w:val="Para 05"/>
+            </w:pPr>
+            <w:r>
+              <w:t>服务管理</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
-              <w:t>2017 年</w:t>
+              <w:t>macOS (arm64 / x64)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
-              <w:t>Transformer 架构提出</w:t>
+              <w:t>完整支持</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
-              <w:t>奠定大模型技术基础</w:t>
+              <w:t>launchd</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
-              <w:t>2022 年底</w:t>
+              <w:t>Linux (x64 / arm64)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
-              <w:t>GPT-3.5 发布</w:t>
+              <w:t>完整支持</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
-              <w:t>首个达到可用级别的大模型</w:t>
+              <w:t>systemd（用户单元）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
-              <w:t>2023 年3月</w:t>
+              <w:t>Windows (x64)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
-              <w:t>GPT-4 发布</w:t>
+              <w:t>完整支持</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
-              <w:t>大幅提升 AI 能力上限</w:t>
-[...82 lines deleted...]
-              <w:t>AI 赛道竞争加剧，OpenAI AI 技术多方竞争</w:t>
+              <w:t xml:space="preserve">任务计划程序（隐藏）/ 可选原生服务 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Text1"/>
+              </w:rPr>
+              <w:t>--native</w:t>
+            </w:r>
+            <w:r>
+              <w:t>（WinSW）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>常用 CLI 命令</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 07"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ocx start       # 启动代理与面板（localhost:10100）</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">ocx service     # 后台运行</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">ocx stop        # 停止并恢复 Codex 原始配置</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">ocx init        # 交互式初始化配置</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">ocx gui         # 重新打开面板</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">ocx status      # 查看运行状态</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">ocx doctor      # 诊断检查</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">ocx health      # 健康检查</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>文档与地址</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 11"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t>GitHub 仓库：</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22">
+        <w:r>
+          <w:t>https://github.com/lidge-jun/opencodex</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 11"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t>完整文档：</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25">
+        <w:r>
+          <w:t>https://opencodex.me/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 11"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t>npm 包：</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26">
+        <w:r>
+          <w:t>https://www.npmjs.com/package/@bitkyc08/opencodex</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 11"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t>安装文档：</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27">
+        <w:r>
+          <w:t>https://opencodex.me/getting-started/installation/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 25"/>
+      </w:pPr>
+      <w:r>
+        <w:t>注：本文档根据 opencodex README 整理，截至 2026-08-19。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="111" w:name="Top_of_168_html"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 1"/>
+        <w:pageBreakBefore w:val="on"/>
+      </w:pPr>
+      <w:r>
+        <w:t>DeepSeek Harness 介绍</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="111"/>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="112" w:name="DeepSeek_Harness_Jie_Shao_Yi___X"/>
+      <w:pPr>
+        <w:pStyle w:val="Para 16"/>
+      </w:pPr>
+      <w:r>
+        <w:t>DeepSeek Harness 介绍</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="112"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>一、项目简介</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 04"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">DeepSeek Harness（代号 “Harness”）是 DeepSeek 于 2026 年 8 月 13 日晚正式发布的 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>AI 编程智能体（Agentic Coding）开源框架</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 开发者预览版，版本号为 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>v0.1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，采用 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>MIT 协议</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 开源，定位对标 OpenAI Codex、Anthropic Claude Cowork 等 AI 编程智能体产品。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 04"/>
+      </w:pPr>
+      <w:r>
+        <w:t>“Harness” 意为“马具 / 线束 / 安全绑带”，官方取其“把复杂能力可靠地束缚、编排在一起”的含义，希望成为开发者驾驭 AI 智能体的通用底座。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>二、发布时间与定位</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>发布时间</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：2026 年 8 月 13 日（v0.1 开发者预览版）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>项目定位</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：开源 AI 编程智能体框架 / Agentic Coding 平台</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>开源协议</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：MIT License</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>对标产品</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：OpenAI Codex、Anthropic Claude Cowork</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>团队信息</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：项目负责人为崔添翼（DeepSeek 技术团队），团队于 8 月 2 日左右开始征集内测用户，8 月 13 日正式发布</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>三、官方地址</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 11"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t>官网</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28">
+        <w:r>
+          <w:t>https://deepseek.com/harness/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 11"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t>GitHub 仓库</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29">
+        <w:r>
+          <w:t>https://github.com/deepseek-ai/deepseek-harness</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 31"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text11"/>
+        </w:rPr>
+        <w:t>npm 包</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text15"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30">
+        <w:r>
+          <w:t>@deepseek-ai/dsh</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>四、快速开始</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>方式一：通过 npm / npx 直接运行</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 07"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">npx @deepseek-ai/dsh web</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 26"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">启动后默认在本地 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>http://127.0.0.1:3080</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 提供 Web 界面。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>方式二：从源码构建运行</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 07"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">git clone https://github.com/deepseek-ai/deepseek-harness.git</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">cd deepseek-harness</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">pnpm install</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">pnpm run build</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">pnpm dsh web</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>CLI 命令行使用</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 07"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">dsh --profile &lt;name&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>五、核心设计：一切皆插件</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 04"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">DeepSeek Harness 的核心理念是 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>“一切皆插件（Everything is a Plugin）”</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，底层基于 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>Cordis 插件系统</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 构建，具备高度的时空可组合性，开发者可以像搭积木一样自由组合、编排智能体的各项能力。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 04"/>
+      </w:pPr>
+      <w:r>
+        <w:t>官方表示，Harness 旨在成为一个可扩展的智能体基础设施，让用户能够“可靠地驾驭” AI 智能体完成真实世界的编程任务。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>六、四种预设模式</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 04"/>
+      </w:pPr>
+      <w:r>
+        <w:t>DeepSeek Harness 开箱即用，提供了四种预设工作模式：</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 15"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>标准模式（Standard）</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：适合常规开发任务的默认智能体模式</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 24"/>
+      </w:pPr>
+      <w:r>
+        <w:t>PTC 模式（Plan-Test-Code）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text4"/>
+        </w:rPr>
+        <w:t>：先规划、再测试、后编码的严谨开发流程</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 24"/>
+      </w:pPr>
+      <w:r>
+        <w:t>极简模式（Minimal）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text4"/>
+        </w:rPr>
+        <w:t>：轻量、快速的简洁模式</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 24"/>
+      </w:pPr>
+      <w:r>
+        <w:t>创造模式（Creative）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text4"/>
+        </w:rPr>
+        <w:t>：面向创意与探索性开发的模式</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>七、参考来源</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 11"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t>DeepSeek Harness 官网：</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28">
+        <w:r>
+          <w:t>https://deepseek.com/harness/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 11"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t>GitHub 仓库 README：</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29">
+        <w:r>
+          <w:t>https://github.com/deepseek-ai/deepseek-harness</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t>IT之家、量子位等科技媒体报道（2026 年 8 月 13 日）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="113" w:name="Top_of_53_html"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 1"/>
+        <w:pageBreakBefore w:val="on"/>
+      </w:pPr>
+      <w:r>
+        <w:t>基础知识</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="113"/>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="114" w:name="__AI_Ji_Chu_Zhi_Shi_Gai_Lan"/>
+      <w:bookmarkStart w:id="115" w:name="__AI_Ji_Chu_Zhi_Shi_Gai_Lan_Ben"/>
+      <w:pPr>
+        <w:pStyle w:val="Para 16"/>
+      </w:pPr>
+      <w:r>
+        <w:t>🧠 AI 基础知识概览</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="114"/>
+      <w:bookmarkEnd w:id="115"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 04"/>
+      </w:pPr>
+      <w:r>
+        <w:t>本文整理了大语言模型（LLM）及其核心概念、架构和工作原理，适合初学者快速理解 AI 系统。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="111" w:name="Er___Shu_Ju_Chu_Li_Dan_Yuan__Tok"/>
+      <w:bookmarkStart w:id="116" w:name="Yi___Di_Ceng_Yin_Qing__Da_Yu_Yan"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
-        <w:t>二、数据处理单元：Token</w:t>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="112" w:name="He_Xin_Te_Xing"/>
+        <w:t>一、底层引擎：大语言模型（LLM）</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="116"/>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="117" w:name="He_Xin_Ding_Yi_Yu_Jia_Gou"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
-        <w:t>核心特性</w:t>
-[...7 lines deleted...]
-          <w:numId w:val="24"/>
+        <w:t>核心定义与架构</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="117"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
         </w:numPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
-        <w:t>定义</w:t>
-[...9 lines deleted...]
-          <w:numId w:val="24"/>
+        <w:t>LM 全称</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：Large Language Model（大语言模型），简称大模型</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
         </w:numPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
-        <w:t>编码过程</w:t>
-[...9 lines deleted...]
-          <w:numId w:val="24"/>
+        <w:t>底层架构</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：基于 Transformer（2017 年 Google 提出的 Attention 机制）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
         </w:numPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
-        <w:t>解码过程</w:t>
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="113" w:name="Token_Yu_Yu_Yan_Dan_Wei_Guan_Xi"/>
+        <w:t>工作原理</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：通过预测下一个最可能的词生成文本</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="118" w:name="Fa_Zhan_Li_Cheng_Bei"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
-        <w:t>Token 与语言单位关系</w:t>
-[...5 lines deleted...]
-        <w:pStyle w:val="Para 06"/>
+        <w:t>发展里程碑</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="118"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="pct" w:w="5000"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
-[...2 lines deleted...]
-              <w:t>语言单位</w:t>
+              <w:pStyle w:val="Para 05"/>
+            </w:pPr>
+            <w:r>
+              <w:t>时间</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
-[...2 lines deleted...]
-              <w:t>与 Token 的关系</w:t>
+              <w:pStyle w:val="Para 05"/>
+            </w:pPr>
+            <w:r>
+              <w:t>事件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
-[...2 lines deleted...]
-              <w:t>示例</w:t>
+              <w:pStyle w:val="Para 05"/>
+            </w:pPr>
+            <w:r>
+              <w:t>意义</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
-              <w:t>中文词语</w:t>
+              <w:t>2017 年</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
-              <w:t>可能拆分</w:t>
+              <w:t>Transformer 架构提出</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
-              <w:t>“工作坊” → “工作” + “坊”</w:t>
+              <w:t>奠定大模型技术基础</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
-              <w:t>英文单词</w:t>
+              <w:t>2022 年底</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
-              <w:t>常见单词对应 1 个 Token</w:t>
+              <w:t>GPT-3.5 发布</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
-              <w:t>"hello" → 1 Token</w:t>
+              <w:t>首个达到可用级别的大模型</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
-              <w:t>复杂单词</w:t>
+              <w:t>2023 年3月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
-              <w:t>可能拆分</w:t>
+              <w:t>GPT-4 发布</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
-              <w:t>"helpful" → "help" + "ful"</w:t>
+              <w:t>大幅提升 AI 能力上限</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
-              <w:t>特殊符号</w:t>
+              <w:t>2023 年后</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
-              <w:t>可能多个 Token 表示</w:t>
+              <w:t>Claude、Gemini 等模型涌现</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
-              <w:t>✅ → 3 Token</w:t>
+              <w:t>AI 赛道竞争加剧，OpenAI AI 技术多方竞争</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
-      <w:bookmarkStart w:id="114" w:name="Token_Can_Kao_Liang"/>
+      <w:pPr>
+        <w:pStyle w:val="2 Block"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="119" w:name="Er___Shu_Ju_Chu_Li_Dan_Yuan__Tok"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>二、数据处理单元：Token</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="119"/>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="120" w:name="He_Xin_Te_Xing"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
-        <w:t>Token 参考量</w:t>
-[...7 lines deleted...]
-          <w:numId w:val="25"/>
+        <w:t>核心特性</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="120"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
         </w:numPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
-        <w:t>1 Token ≈ 0.75 个英文单词</w:t>
-[...6 lines deleted...]
-          <w:numId w:val="25"/>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>定义</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：文本的最小处理单元，通过 Tokenizer 分词</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
         </w:numPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
-        <w:t>1 Token ≈ 1.5-2 个中文字符</w:t>
-[...6 lines deleted...]
-          <w:numId w:val="25"/>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>编码过程</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：文本 → Token → Token ID（数字表示）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
         </w:numPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
-        <w:t>40 万 Token ≈ 30 万英文单词或 60-80 万汉字</w:t>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="115" w:name="__OpenAI_Tokenizer_Gong_Ju"/>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>解码过程</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：Token → 文本</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="121" w:name="Token_Yu_Yu_Yan_Dan_Wei_Guan_Xi"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
-        <w:t>🔗 OpenAI Tokenizer 工具</w:t>
-[...231 lines deleted...]
-        <w:pStyle w:val="Para 06"/>
+        <w:t>Token 与语言单位关系</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="121"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="pct" w:w="5000"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
-[...2 lines deleted...]
-              <w:t>模型</w:t>
+              <w:pStyle w:val="Para 05"/>
+            </w:pPr>
+            <w:r>
+              <w:t>语言单位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
-[...2 lines deleted...]
-              <w:t>Context Window（Token）</w:t>
+              <w:pStyle w:val="Para 05"/>
+            </w:pPr>
+            <w:r>
+              <w:t>与 Token 的关系</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
-[...2 lines deleted...]
-              <w:t>约合汉字数量</w:t>
+              <w:pStyle w:val="Para 05"/>
+            </w:pPr>
+            <w:r>
+              <w:t>示例</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
-              <w:t>GPT-5.4</w:t>
+              <w:t>中文词语</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
-              <w:t>105 万</w:t>
+              <w:t>可能拆分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
-              <w:t>~157.5 万</w:t>
+              <w:t>“工作坊” → “工作” + “坊”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
-              <w:t>Gemini 3.1 Pro</w:t>
+              <w:t>英文单词</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
-              <w:t>100 万</w:t>
+              <w:t>常见单词对应 1 个 Token</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
-              <w:t>~150 万</w:t>
+              <w:t>"hello" → 1 Token</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
-              <w:t>Claude Opus 4.6</w:t>
+              <w:t>复杂单词</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
-              <w:t>100 万</w:t>
+              <w:t>可能拆分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
-              <w:t>~150 万</w:t>
+              <w:t>"helpful" → "help" + "ful"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>特殊符号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>可能多个 Token 表示</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>✅ → 3 Token</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
-      <w:bookmarkStart w:id="119" w:name="Tu_Po__Context_Window_Xian_Zhi"/>
+      <w:bookmarkStart w:id="122" w:name="Token_Can_Kao_Liang"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
-        <w:t>突破 Context Window 限制</w:t>
-[...7 lines deleted...]
-          <w:numId w:val="28"/>
+        <w:t>Token 参考量</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="122"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
+        <w:t>1 Token ≈ 0.75 个英文单词</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1 Token ≈ 1.5-2 个中文字符</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>40 万 Token ≈ 30 万英文单词或 60-80 万汉字</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="123" w:name="__OpenAI_Tokenizer_Gong_Ju"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>🔗 OpenAI Tokenizer 工具</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="123"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 21"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t>网址</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31">
+        <w:r>
+          <w:t>https://platform.openai.com/tokenizer</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 18"/>
+      </w:pPr>
+      <w:r>
+        <w:t>功能</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text4"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>输入文本可直观查看对应 Token</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>支持不同模型 Token 计算（如 GPT-3、GPT-4、GPT-5）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>帮助理解文本长度和 Context Window 消耗</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 18"/>
+      </w:pPr>
+      <w:r>
+        <w:t>用途</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text4"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>预测 Token 消耗，控制上下文容量</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>优化 Prompt，避免超过模型限制</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>调试模型输入输出</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 04"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="124" w:name="San___Ji_Yi_Dan_Yuan__Context"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>三、记忆单元：Context</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="124"/>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="125" w:name="He_Xin_Gai_Nian"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>核心概念</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="125"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
-        <w:t>RAG 技术</w:t>
-[...21 lines deleted...]
-      <w:bookmarkStart w:id="121" w:name="Ding_Yi_Yu_Fen_Lei"/>
+        <w:t>定义</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：模型每次处理任务时能访问的信息总和，类似“临时记忆”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>组成部分</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：用户问题、对话历史、工具调用、System Prompt 等</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>容量限制</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：由 Context Window（上下文窗口）定义</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="126" w:name="Zhu_Liu_Mo_Xing__Context_Window"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
-        <w:t>定义与分类</w:t>
-[...316 lines deleted...]
-        <w:t>七、命令行工具（CLI）</w:t>
+        <w:t>主流模型 Context Window 对比</w:t>
       </w:r>
       <w:bookmarkEnd w:id="126"/>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="127" w:name="He_Xin_Gai_Nian_1"/>
-[...563 lines deleted...]
-        <w:pStyle w:val="Para 06"/>
+      <w:pPr>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="pct" w:w="5000"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
-[...2 lines deleted...]
-              <w:t>项目</w:t>
+              <w:pStyle w:val="Para 05"/>
+            </w:pPr>
+            <w:r>
+              <w:t>模型</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
-[...2 lines deleted...]
-              <w:t>说明</w:t>
+              <w:pStyle w:val="Para 05"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Context Window（Token）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 05"/>
+            </w:pPr>
+            <w:r>
+              <w:t>约合汉字数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 08"/>
-[...2 lines deleted...]
-              <w:t>MCP</w:t>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>GPT-5.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
-              <w:t>AI 工具标准，告诉模型一次性“我有这些工具”</w:t>
+              <w:t>105 万</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>~157.5 万</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 08"/>
-[...2 lines deleted...]
-              <w:t>CLI</w:t>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Gemini 3.1 Pro</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">命令行工具，类似 </w:t>
-[...17 lines deleted...]
-              <w:t>，直接执行任务</w:t>
+              <w:t>100 万</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>~150 万</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Claude Opus 4.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>100 万</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>~150 万</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
+      <w:bookmarkStart w:id="127" w:name="Tu_Po__Context_Window_Xian_Zhi"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>突破 Context Window 限制</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="127"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>RAG 技术</w:t>
+      </w:r>
+      <w:r>
+        <w:t>（检索增强生成）：通过检索相关文档片段，降低 Token 消耗</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="136" w:name="Er___CLI_Sheng_Zai_Liang_Dian"/>
+      <w:bookmarkStart w:id="128" w:name="Si___Zhi_Ling_Jiao_Hu__Prompt"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
-        <w:t>二、CLI 胜在两点</w:t>
+        <w:t>四、指令交互：Prompt</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="128"/>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="129" w:name="Ding_Yi_Yu_Fen_Lei"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>定义与分类</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="129"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>Prompt</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：给 AI 的任务指令，决定输出内容</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 18"/>
+      </w:pPr>
+      <w:r>
+        <w:t>分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text4"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>User Prompt</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：用户具体任务，如“写一首诗”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>System Prompt</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：系统设定规则，如“保持幽默风格”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="130" w:name="Prompt_Gong_Cheng__Prompt_Engine"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Prompt 工程（Prompt Engineering）</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="130"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>核心原则：清晰、具体、明确</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>提示设计技巧：</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>避免模糊指令</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>拆分复杂任务</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>结合上下文提供信息</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2 Block"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="131" w:name="Wu___Wai_Bu_Neng_Li_Kuo_Zhan__To"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>五、外部能力扩展：Tool</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="131"/>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="132" w:name="He_Xin_Zuo_Yong"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>核心作用</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="132"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>定义：模型调用外部工具或接口，实现能力扩展</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>工作流程：</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>用户输入或平台转发</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>模型生成工具调用指令</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>工具执行并返回结果</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>模型生成最终输出</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2 Block"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="133" w:name="Liu___Gong_Ju_Biao_Zhun_Hua__MCP"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>六、工具标准化：MCP</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="133"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>全称</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：Model Context Protocol（模型上下文协议）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>作用</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：统一工具接口，解决多平台调用不一致问题</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>典型示例：OpenAI、Anthropic、Google 各自有接入规范，通过 MCP 统一</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2 Block"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="134" w:name="Qi___Ming_Ling_Xing_Gong_Ju__CLI"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>七、命令行工具（CLI）</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="134"/>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="135" w:name="He_Xin_Gai_Nian_1"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>核心概念</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="135"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 18"/>
+      </w:pPr>
+      <w:r>
+        <w:t>CLI（Command-Line Interface）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 是通过命令行与 AI 或工具交互的方式</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>常用于：</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>快速调用模型功能</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>自动化任务</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>与脚本或系统集成</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>优势：</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>高效轻量，不依赖图形界面</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>可组合管道命令完成复杂任务</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>适合开发者、数据科学家和运维场景</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="136" w:name="Dian_Xing__CLI_Shi_Li"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>典型 CLI 示例</w:t>
       </w:r>
       <w:bookmarkEnd w:id="136"/>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="137" w:name="1____Sheng_Qian__Token_Xiao_Hao"/>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>OpenAI CLI</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：调用模型生成、管理 API keys</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 18"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Gemini CLI / Claude CLI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text4"/>
+        </w:rPr>
+        <w:t>：调度 Agent 执行任务</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>Codex CLI</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：编程辅助和代码生成</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2 Block"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="137" w:name="Ba___Zi_Zhu_Zhi_Xing_Xi_Tong__Ag"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>八、自主执行系统：Agent</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="137"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>定义</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：能够自主决策、调用工具、完成任务的系统</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>核心能力</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：多步骤推理、工具选择、流程控制</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>代表产品</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：Claude Code、Codex、Gemini CLI 等</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>典型模式</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：React、Plan and Execute</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2 Block"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="138" w:name="Jiu___Ren_Wu_Ding_Zhi__Agent_Ski"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>九、任务定制：Agent Skill</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="138"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>定义</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：给 Agent 的能力模块，包含任务规则和执行步骤</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 18"/>
+      </w:pPr>
+      <w:r>
+        <w:t>核心功能</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text4"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>名称与描述</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>任务目标</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>执行步骤、判断规则、输出格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 18"/>
+      </w:pPr>
+      <w:r>
+        <w:t>技术实现</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text4"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Markdown 文档管理</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>存放于专用目录，方便调用</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>可附加用户问题映射规则，实现智能指令</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2 Block"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="139" w:name="Shi___Gai_Nian_Ti_Xi_Guan_Xi"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>十、概念体系关系</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="139"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 04"/>
+      </w:pPr>
+      <w:r>
+        <w:t>LLM（大脑） → Token（数据单元） → Context（记忆空间） → Prompt（交互指令） → Tool（外部能力）→ MCP（工具标准化） → CLI（命令行工具） → Agent（决策系统） → Agent Skill（任务定制）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2 Block"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="140" w:name="Bu_Chong_Shuo_Ming"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
-        <w:t>1️⃣ 省钱（Token 消耗少）</w:t>
-[...7 lines deleted...]
-          <w:numId w:val="38"/>
+        <w:t>补充说明</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="140"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
         </w:numPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...12 lines deleted...]
-          <w:numId w:val="38"/>
+        <w:t>Transformer 架构奠定基础</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
         </w:numPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">示例：44 个工具说明，占用 &gt;14,000 Token </w:t>
-[...6 lines deleted...]
-          <w:numId w:val="38"/>
+        <w:t>Token 化处理文本，是模型理解的核心</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
         </w:numPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...12 lines deleted...]
-          <w:numId w:val="38"/>
+        <w:t>CLI 是现实场景中操作 AI 的重要接口</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
         </w:numPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...40 lines deleted...]
-          <w:numId w:val="39"/>
+        <w:t>Agent 与 Skill 扩展了 LLM 的实际应用能力</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
         </w:numPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">AI 思考 → 调用工具 → 等结果 </w:t>
-[...59 lines deleted...]
-        <w:t>：CLI 像搭积木，工具自由组合，一条命令完成复杂流程</w:t>
+        <w:t>RAG 技术可突破 Context Window 限制，提高信息调用效率</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="139" w:name="San___MCP_Huan_You_Yong_Ma"/>
+      <w:pPr>
+        <w:pStyle w:val="Para 19"/>
+      </w:pPr>
+      <w:r>
+        <w:t>✅ 本文整理了 AI 核心概念、工作流程、扩展模块、CLI 工具及历史发展，便于快速入门和实践。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="141" w:name="Top_of_54_html"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 1"/>
+        <w:pageBreakBefore w:val="on"/>
+      </w:pPr>
+      <w:r>
+        <w:t>MCP 和 CLI</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="141"/>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="142" w:name="Ben_Wen_Fen_Xi__MCP_He__CLI_Zai"/>
+      <w:pPr>
+        <w:pStyle w:val="Para 04"/>
+      </w:pPr>
+      <w:r>
+        <w:t>本文分析 MCP 和 CLI 在 AI 流程中的优缺点、使用场景和未来趋势。</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="142"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2 Block"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="143" w:name="Yi___He_Xin_Wen_Ti"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
-        <w:t>三、MCP 还有用吗？</w:t>
-[...5 lines deleted...]
-        <w:pStyle w:val="Para 06"/>
+        <w:t>一、核心问题</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="143"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="pct" w:w="5000"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
-[...2 lines deleted...]
-              <w:t>优势</w:t>
+              <w:pStyle w:val="Para 05"/>
+            </w:pPr>
+            <w:r>
+              <w:t>项目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
+              <w:pStyle w:val="Para 05"/>
             </w:pPr>
             <w:r>
               <w:t>说明</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Para 08"/>
             </w:pPr>
             <w:r>
-              <w:t>更可控</w:t>
+              <w:t>MCP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
-              <w:t>参数明确，文件名包含特殊符号也不会出错</w:t>
+              <w:t>AI 工具标准，告诉模型一次性“我有这些工具”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Para 08"/>
             </w:pPr>
             <w:r>
-              <w:t>更安全</w:t>
+              <w:t>CLI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
-              <w:t>受限制，企业和云端使用更放心；CLI 可能误执行删除命令</w:t>
+              <w:t xml:space="preserve">命令行工具，类似 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Text1"/>
+              </w:rPr>
+              <w:t>ffmpeg</w:t>
+            </w:r>
+            <w:r>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Text1"/>
+              </w:rPr>
+              <w:t>grep</w:t>
+            </w:r>
+            <w:r>
+              <w:t>，直接执行任务</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 13"/>
-[...6 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="140" w:name="Si___Wei_Lai_Zou_Xiang"/>
+      <w:bookmarkStart w:id="144" w:name="Er___CLI_Sheng_Zai_Liang_Dian"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
-        <w:t>四、未来走向</w:t>
-[...5 lines deleted...]
-        <w:pStyle w:val="Para 06"/>
+        <w:t>二、CLI 胜在两点</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="144"/>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="145" w:name="1____Sheng_Qian__Token_Xiao_Hao"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1️⃣ 省钱（Token 消耗少）</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="145"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>MCP 模式</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">：需要把所有工具说明发送给 AI </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">示例：44 个工具说明，占用 &gt;14,000 Token </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>CLI 模式</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">：仅用几行命令即可，Token 消耗大幅降低 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>结论</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：CLI 更经济，尤其在大模型调用频繁时</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="146" w:name="2____Gao_Xiao__Zhi_Xing_Xiao_Lu"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2️⃣ 高效（执行效率高）</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="146"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 18"/>
+      </w:pPr>
+      <w:r>
+        <w:t>MCP 流程</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text4"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">AI 思考 → 调用工具 → 等结果 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">再思考 → 再调用 → 多次往返 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 18"/>
+      </w:pPr>
+      <w:r>
+        <w:t>CLI 流程</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text4"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">AI 生成一条命令 → 本地执行所有步骤 → 输出最终结果 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>类比</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：CLI 像搭积木，工具自由组合，一条命令完成复杂流程</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2 Block"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="147" w:name="San___MCP_Huan_You_Yong_Ma"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>三、MCP 还有用吗？</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="147"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="pct" w:w="5000"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
-[...2 lines deleted...]
-              <w:t>方式</w:t>
+              <w:pStyle w:val="Para 05"/>
+            </w:pPr>
+            <w:r>
+              <w:t>优势</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 03"/>
-[...2 lines deleted...]
-              <w:t>适用场景</w:t>
+              <w:pStyle w:val="Para 05"/>
+            </w:pPr>
+            <w:r>
+              <w:t>说明</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Para 08"/>
             </w:pPr>
             <w:r>
-              <w:t>CLI</w:t>
+              <w:t>更可控</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
-              <w:t>个人开发者，需要快速、便宜、轻量化的场景</w:t>
+              <w:t>参数明确，文件名包含特殊符号也不会出错</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Para 08"/>
             </w:pPr>
             <w:r>
-              <w:t>MCP</w:t>
+              <w:t>更安全</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
-              <w:t>企业、云端，对安全要求高的场景</w:t>
+              <w:t>受限制，企业和云端使用更放心；CLI 可能误执行删除命令</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
-        <w:numPr>
-[...1 lines deleted...]
-          <w:numId w:val="40"/>
+        <w:pStyle w:val="Para 19"/>
+      </w:pPr>
+      <w:r>
+        <w:t>🔹 MCP 并非过时，仍适用于企业和云端场景</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2 Block"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="148" w:name="Si___Wei_Lai_Zou_Xiang"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>四、未来走向</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="148"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 09"/>
+      </w:pPr>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="pct" w:w="5000"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 05"/>
+            </w:pPr>
+            <w:r>
+              <w:t>方式</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 05"/>
+            </w:pPr>
+            <w:r>
+              <w:t>适用场景</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 08"/>
+            </w:pPr>
+            <w:r>
+              <w:t>CLI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>个人开发者，需要快速、便宜、轻量化的场景</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 08"/>
+            </w:pPr>
+            <w:r>
+              <w:t>MCP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>企业、云端，对安全要求高的场景</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
         </w:numPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>两者都会存在，各自占据不同领域</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="141" w:name="Wu___Zong_Jie"/>
+      <w:bookmarkStart w:id="149" w:name="Wu___Zong_Jie"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:t>五、总结</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="141"/>
-[...5 lines deleted...]
-          <w:numId w:val="41"/>
+      <w:bookmarkEnd w:id="149"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
         </w:numPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
         <w:t>CLI 优势</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">：省钱、执行效率高、灵活组合 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="53"/>
         </w:numPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
         <w:t>MCP 优势</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">：可控、安全，适合企业级场景 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="53"/>
         </w:numPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
         <w:t>策略</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">：个人快速开发用 CLI，企业云端使用 MCP，两者结合可形成完整 AI 流程 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="150" w:name="Top_of_187_html"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 1"/>
+        <w:pageBreakBefore w:val="on"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AI网关</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="150"/>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="151" w:name="AI_Wang_Guan_De_Zuo_Yong_Yu_Shi"/>
+      <w:pPr>
+        <w:pStyle w:val="Para 16"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AI 网关的作用与市场趋势</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="151"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>一、什么是 AI 网关</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 04"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AI 网关（AI Gateway / LLM Gateway）是位于</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>应用与大模型服务之间</w:t>
+      </w:r>
+      <w:r>
+        <w:t>的中间层，负责统一入口、智能路由、流量治理与安全管控，类似微服务架构中的 API 网关之于大模型调用。它对上提供统一 API，对下屏蔽数百个模型提供商的差异（认证方式、请求格式、计费模式均不同），让应用无需适配 SDK 细节，也无需关心底层模型由谁提供。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>二、核心作用</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. 统一接入</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 04"/>
+      </w:pPr>
+      <w:r>
+        <w:t>一个端点对接所有模型：统一的 OpenAI 兼容接口（</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t>/v1/chat/completions</w:t>
+      </w:r>
+      <w:r>
+        <w:t>）即可同时调用 OpenAI、Claude、Gemini、DeepSeek、Kimi、GLM 等上千种模型，应用零改造即可切换供应商。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. 智能路由与容灾（高可用）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>健康检查与熔断</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：自动识别限流（429）、5xx 故障并踢出问题提供商，毫秒级切换</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>自动故障转移（Fallback）</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：主模型失败/配额耗尽时，自动降级到备用模型链</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>多级路由策略</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：优先级、权重、轮询、最低成本、最高配额余量、最佳缓存命中率等（如 OmniRoute 提供 19 种策略）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. 成本治理</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>配额与预算管控</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：按团队/项目/Key 设置每日预算与速率限制，防超支</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>路由降级链路</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：订阅账号 → API Key → 低价模型 → 免费档，把成本压到最低</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>Token 压缩与语义缓存</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：压缩工具输出（可省 15–95% token）、缓存重复请求前缀，直接降低账单</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>成本归因</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：精确统计每次调用花在哪个模型多少钱</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4. 可观测性</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 04"/>
+      </w:pPr>
+      <w:r>
+        <w:t>统一日志、指标、链路追踪与用量看板；每次响应携带路由决策、成本、延迟等元数据，故障可回溯、用量可审计。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5. 安全与合规</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="56"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t>密钥集中托管、AES 加密存储，业务代码不再接触裸 Key</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="56"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Prompt 注入防护、内容过滤、敏感信息（密钥/手机号/身份证）脱敏</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="56"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t>细粒度访问控制、审计日志，满足企业合规要求</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>三、市场主要产品</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="pct" w:w="5000"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 05"/>
+            </w:pPr>
+            <w:r>
+              <w:t>类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 05"/>
+            </w:pPr>
+            <w:r>
+              <w:t>代表产品</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 05"/>
+            </w:pPr>
+            <w:r>
+              <w:t>特点</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>开源自托管</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Text0"/>
+              </w:rPr>
+              <w:t>LiteLLM</w:t>
+            </w:r>
+            <w:r>
+              <w:t>（BerriAI）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>社区最活跃的通用网关，Python 生态，代理 + SDK 双形态</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>开源自托管</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 08"/>
+            </w:pPr>
+            <w:r>
+              <w:t>One-API / New-API</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>中文社区最流行的网关，多模型、多 Key 计费，Docker 一键部署</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>开源自托管</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 08"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Higress AI Gateway</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Text4"/>
+              </w:rPr>
+              <w:t>（阿里）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>企业级入口网关的 AI 扩展，K8s/云原生场景</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>开源自托管</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 08"/>
+            </w:pPr>
+            <w:r>
+              <w:t>OmniRoute</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>面向编码 Agent 的免费网关，290 提供商、内置免费额度与 MCP/A2A，本地优先</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>商业托管</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 08"/>
+            </w:pPr>
+            <w:r>
+              <w:t>OpenRouter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>模型转售市场，一个 Key 买所有模型，按量计费（含抽成）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>商业托管</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 08"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Portkey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>企业级网关平台，强于治理、护栏与观测</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>商业托管</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 08"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Kong AI Gateway</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>老牌 API 网关的 AI 扩展，企业集成能力成熟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>商业托管</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 08"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Cloudflare AI Gateway</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>部署在 CDN 边缘节点，缓存、限流与全球低延迟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>观测类</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 08"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Helicone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>专注于 LLM 可观测性与分析</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>四、市场趋势（2026）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. 从「接得通」到「接得稳」</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 04"/>
+      </w:pPr>
+      <w:r>
+        <w:t>多模型接入已不再是难点，竞争转向</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>韧性</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：三级自愈（提供商熔断 → 连接冷却 → 模型锁定）、防惊群、429 退避等生产级能力成为标配。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. 成本焦虑推动「自动省钱」</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 04"/>
+      </w:pPr>
+      <w:r>
+        <w:t>网关从被动代理转向主动省钱：基于实时定价的成本最优路由、订阅/API/低价/免费的</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>分层降级链路</w:t>
+      </w:r>
+      <w:r>
+        <w:t>、聚合免费额度最大化（OmniRoute 聚合约 15 亿免费 token/月）、Token 压缩与缓存复用成为卖点。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. Agent 原生成为新战场</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 04"/>
+      </w:pPr>
+      <w:r>
+        <w:t>面向 Claude Code、Codex、Cursor、Cline 等</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>编码 Agent</w:t>
+      </w:r>
+      <w:r>
+        <w:t>的网关快速崛起：内置 MCP Server、A2A（Agent-to-Agent）协议、一键配置 30+ 工具、对工具调用密集场景做专项 token 压缩。这回答了「后端早就 Agent 化了，网关如何 Agent 化」的命题。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4. 安全与合规权重上升</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 04"/>
+      </w:pPr>
+      <w:r>
+        <w:t>数据不出域（本地优先、自托管）、Prompt 注入防护、凭据脱敏、密钥 AES 加密成为标配；企业客户对审计、RBAC、OIDC 的要求驱动网关向治理平台演化。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5. 两条路线分化：模型市场 vs 基础设施</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>OpenRouter 模式</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：网关代管支付与 Key，转售模型赚差价，适合不愿一个个注册的用户</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>BYOK 自托管模式</w:t>
+      </w:r>
+      <w:r>
+        <w:t>（LiteLLM / Higress / OmniRoute）：用自己的 Key，网关只管路由和治理，长期成本更低、数据更可控</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6. 部署形态多元化：本地、边缘与云原生并存</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 04"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">桌面端（Electron）与手机端（Termux）网关 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r>
+        <w:t>⁄</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 运行、Cloudflare 把网关推到边缘节点、Higress 融入 K8s 服务网格——网关正在从「服务器上的组件」变成「随处可见的基础设施」。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>五、选型建议</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="58"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>个人开发 / 编码辅助</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：OmniRoute、LiteLLM 本地部署，零成本起步、自托管可控</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="58"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>小型团队自建</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：New-API / One-API + 统一 Key 池，Docker 快速落地</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="58"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>企业生产环境</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：Portkey、Kong、Higress，看重治理、审计与 SLA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="58"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>快速体验多模型</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：OpenRouter 单 Key 通吃，但长期成本含抽成</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>参考链接</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="59"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 11"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t>LiteLLM：</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32">
+        <w:r>
+          <w:t>https://github.com/BerriAI/litellm</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="59"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 11"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t>One-API：</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33">
+        <w:r>
+          <w:t>https://github.com/songquanpeng/one-api</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="59"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 11"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t>Higress：</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34">
+        <w:r>
+          <w:t>https://github.com/alibaba/higress</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="59"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 11"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t>OpenRouter：</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35">
+        <w:r>
+          <w:t>https://openrouter.ai</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="59"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 11"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t>OmniRoute：</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36">
+        <w:r>
+          <w:t>https://github.com/diegosouzapw/OmniRoute</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 04"/>
+      </w:pPr>
+      <w:r>
+        <w:t>作者：zws 创建时间：2026-08-21 12:08 最后编辑：zws 更新时间：2026-08-21 12:09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="152" w:name="Top_of_186_html"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 1"/>
+        <w:pageBreakBefore w:val="on"/>
+      </w:pPr>
+      <w:r>
+        <w:t>OmniRoute 项目介绍</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="152"/>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="153" w:name="OmniRoute_Xiang_Mu_Jie_Shao_Xian"/>
+      <w:pPr>
+        <w:pStyle w:val="Para 16"/>
+      </w:pPr>
+      <w:r>
+        <w:t>OmniRoute 项目介绍</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="153"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>项目定位</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 04"/>
+      </w:pPr>
+      <w:r>
+        <w:t>OmniRoute 是一个 MIT 开源的</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>免费 AI 网关</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，口号是「Never stop coding」。它把 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>290 个 AI 提供商（其中 90+ 免费档）、1200+ 模型</w:t>
+      </w:r>
+      <w:r>
+        <w:t>聚合到</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>一个本地端点</w:t>
+      </w:r>
+      <w:r>
+        <w:t>后面，让 Claude Code、Codex、Cursor、Cline、Copilot 等所有 OpenAI 兼容工具都能直接跑在免费或低价模型上。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="60"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 11"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t>仓库地址：</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36">
+        <w:r>
+          <w:t>https://github.com/diegosouzapw/OmniRoute</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="60"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 22"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:t>npm 包：</w:t>
+      </w:r>
+      <w:r>
+        <w:t>omniroute</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:t>，Docker 镜像：</w:t>
+      </w:r>
+      <w:r>
+        <w:t>diegosouzapw/omniroute</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="60"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t>作者：Diego Souza（巴西），创始开源赞助方为 Kimi（月之暗面）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>核心承诺（六大支柱）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="61"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 15"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>一个端点</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">：所有请求走 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t>http://localhost:20128/v1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>，兼容 OpenAI / Claude / Gemini / Responses API</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="61"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 15"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>自动故障转移</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：毫秒级跨 290 个提供商降级，永不停机</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="61"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 15"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>Token 压缩</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：RTK + Caveman 双层堆叠压缩，节省 15–95% token（工具密集型会话平均约 89%）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="61"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 15"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>$0 起步</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：90+ 免费档、40+ 永久免费，无需绑卡；聚合统计约 15.3 亿免费 token/月</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="61"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 15"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>所有工具可用</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：一个配置适配 33+ 编码 Agent</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="61"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 15"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>生产级能力</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：熔断器、TLS 指纹隐身、内置 MCP（104 个工具）、A2A、记忆、护栏、评估，25000+ 测试</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>旗舰功能：Combos（模型链路由）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 04"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Combo 是一串模型，OmniRoute 在其间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>自动路由</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：配额耗尽、提供商故障或成本飙升时，自动静默切换到下一个模型。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">零配置 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text14"/>
+        </w:rPr>
+        <w:t>auto</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 04"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">直接设 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t>model: auto</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 即可，另提供变体：</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="pct" w:w="5000"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 05"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Model ID</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 05"/>
+            </w:pPr>
+            <w:r>
+              <w:t>优化目标</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 10"/>
+            </w:pPr>
+            <w:r>
+              <w:t>auto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>均衡默认（LKGP，记住上次成功的提供商）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 10"/>
+            </w:pPr>
+            <w:r>
+              <w:t>auto/coding</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>代码生成质量优先</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 10"/>
+            </w:pPr>
+            <w:r>
+              <w:t>auto/fast</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>低延迟优先</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 10"/>
+            </w:pPr>
+            <w:r>
+              <w:t>auto/cheap</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>每 token 成本最低</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 10"/>
+            </w:pPr>
+            <w:r>
+              <w:t>auto/offline</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>配额余量最多优先</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 10"/>
+            </w:pPr>
+            <w:r>
+              <w:t>auto/smart</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="auto" w:w="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>质量优先 + 10% 探索</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>19 种路由策略</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 26"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:t>可混搭：</w:t>
+      </w:r>
+      <w:r>
+        <w:t>priority</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r>
+        <w:t>fill-first</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r>
+        <w:t>weighted</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r>
+        <w:t>round-robin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r>
+        <w:t>p2c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r>
+        <w:t>least-used</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r>
+        <w:t>random</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r>
+        <w:t>strict-random</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r>
+        <w:t>cost-optimized</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r>
+        <w:t>headroom</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r>
+        <w:t>reset-window</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r>
+        <w:t>reset-aware</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r>
+        <w:t>context-relay</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r>
+        <w:t>context-optimized</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r>
+        <w:t>cache-optimized</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r>
+        <w:t>lkgp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r>
+        <w:t>auto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r>
+        <w:t>fusion</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:t>（多模型投票 + 裁判合成）、</w:t>
+      </w:r>
+      <w:r>
+        <w:t>pipeline</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:t>（链式流水线）。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>三级自愈韧性</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="62"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>Level 1 提供商熔断器</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：仅 408/5xx 触发，半开探测 + 惰性恢复</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="62"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>Level 2 连接冷却</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：指数退避（×2），429 尊重 Retry-After，防惊群</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="62"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>Level 3 模型锁定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">：单个模型 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t>429</w:t>
+      </w:r>
+      <w:r>
+        <w:t>⁄</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t>404</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 只锁该模型，不波及连接</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>其他亮点</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="63"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>Tier 级联降级</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：订阅账号 → API Key（DeepSeek、Groq）→ 低价（GLM、MiniMax）→ 免费档</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="63"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>MCP / A2A / CLI</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：内置 MCP 服务器与 Agent-to-Agent 协议，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t>setup-*</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 一条命令配置 12+ 编码工具</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="63"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>安全</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：每路由 prompt 注入检测、凭证脱敏护栏、本地优先 + AES-256-GCM 加密存 Key、可选 OIDC 登录</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="63"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 22"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t>可观测</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：每个响应带 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>X-OmniRoute-Decision</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:t>X-OmniRoute-*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 头，展示路由决策、成本与用量</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="63"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>媒体生成</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：图像 / 视频 / 音频 / OCR / 语音翻译</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="63"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>远程模式</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：scoped token 驱动远端实例，支持 VPS 部署</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>运行环境</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 04"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Node.js 项目，存储用 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t>node:sqlite</w:t>
+      </w:r>
+      <w:r>
+        <w:t>（Node 22+）或 WASM 版 sql.js。部署形态：</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="64"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 22"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:t>npm 全局安装：</w:t>
+      </w:r>
+      <w:r>
+        <w:t>npm i -g omniroute</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="64"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Docker：AMD64 + ARM64 多架构</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="64"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Electron 桌面端：Windows / macOS / Linux</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="64"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Android Termux：手机 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r>
+        <w:t>⁄</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 运行，无需 root</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="64"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t>PWA、OpenCode 插件、源码运行</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Docker 部署（本机已实测）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 07"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">docker run -d --name omniroute --restart unless-stopped --stop-timeout 40 \</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">  -p 127.0.0.1:20128:20128 -v omniroute-data:/app/data diegosouzapw/omniroute:latest</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="65"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 22"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:t>Dashboard：</w:t>
+      </w:r>
+      <w:r>
+        <w:t>http://127.0.0.1:20128/dashboard</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="65"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 22"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:t>常用地址：</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/dashboard/free-tiers</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:t>（免费额度汇总）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="65"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t>装完零配置即可用：</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 07"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">curl http://localhost:20128/v1/chat/completions \</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">  -H "Content-Type: application/json" \</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">  -d '{"model":"auto","messages":[{"role":"user","content":"Hello!"}]}'</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>国内镜像拉取提示</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 04"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Docker Hub 直连不稳定时，可用公共加速源：</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 07"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">docker pull docker.1ms.run/diegosouzapw/omniroute:latest</w:t>
+        <w:br w:clear="none"/>
+        <w:t xml:space="preserve">docker tag docker.1ms.run/diegosouzapw/omniroute:latest diegosouzapw/omniroute:latest</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>兼容的 CLI / 编码 Agent</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 04"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Claude Code、Codex CLI、Cursor、Cline、Kilo Code、Roo Code、Aider、Copilot、Zed 等 33+ 工具，统一指向 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text1"/>
+        </w:rPr>
+        <w:t>http://localhost:20128/v1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 即可接入免费/低价模型。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading 2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>参考链接</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="66"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 11"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text3"/>
+        </w:rPr>
+        <w:t>官网：</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37">
+        <w:r>
+          <w:t>https://omniroute.online</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="66"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t>文档：43 种语言（含简繁中文）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="66"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t>社区：Discord / Telegram / WhatsApp</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:left="1440" w:top="1440" w:right="1440" w:bottom="1440"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="-apple-system"/>
   <w:font w:name="Cambria"/>
   <w:font w:name="Helvetica Neue"/>
   <w:font w:name="YaHei Consolas Hybrid"/>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
     <w:multiLevelType w:val="hybridMultilevel"/>
@@ -14712,279 +19882,204 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...10 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 27"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 29"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...10 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...10 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 31"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 33"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
-      <w:rPr>
-[...13 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 35"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...10 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 37"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -15001,79 +20096,545 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1512"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 39"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...7 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 41"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:hanging="360" w:left="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:hanging="360" w:left="1512"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:name w:val="List 42"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:hanging="360" w:left="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:hanging="360" w:left="1512"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:name w:val="List 43"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:hanging="360" w:left="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:hanging="360" w:left="1512"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:name w:val="List 44"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:hanging="360" w:left="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:name w:val="List 45"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:hanging="360" w:left="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:hanging="360" w:left="1512"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:name w:val="List 46"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:hanging="360" w:left="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="46">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:name w:val="List 47"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:hanging="360" w:left="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="47">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:name w:val="List 48"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:hanging="360" w:left="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:hanging="360" w:left="1512"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="48">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:name w:val="List 49"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:hanging="360" w:left="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="49">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:name w:val="List 50"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:hanging="360" w:left="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:hanging="360" w:left="1512"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="50">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:name w:val="List 51"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:hanging="360" w:left="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:hanging="360" w:left="1512"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="51">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:name w:val="List 52"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:hanging="360" w:left="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="52">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:name w:val="List 53"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:hanging="360" w:left="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="53">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:name w:val="List 54"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:hanging="360" w:left="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="54">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:name w:val="List 55"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:hanging="360" w:left="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="55">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:name w:val="List 56"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:hanging="360" w:left="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="56">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:name w:val="List 57"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:hanging="360" w:left="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="57">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:name w:val="List 58"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:hanging="360" w:left="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="58">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:name w:val="List 59"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:hanging="360" w:left="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="59">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:name w:val="List 60"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:hanging="360" w:left="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="60">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:name w:val="List 61"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:hanging="360" w:left="1152"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="61">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:name w:val="List 62"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:hanging="360" w:left="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="62">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:name w:val="List 63"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:hanging="360" w:left="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="63">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:name w:val="List 64"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:hanging="360" w:left="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="64">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:name w:val="List 65"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:hanging="360" w:left="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="65">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:name w:val="List 66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
@@ -15166,50 +20727,125 @@
   </w:num>
   <w:num w:numId="34">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="35">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="36">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="64">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="65">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="66">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="zh" w:eastAsia="zh" w:bidi="zh"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:style w:styleId="Normal" w:type="paragraph" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:line="270" w:lineRule="atLeast"/>
@@ -15272,125 +20908,126 @@
     </w:rPr>
   </w:style>
   <w:style w:styleId="Heading 3" w:type="paragraph">
     <w:name w:val="Heading 3"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:beforeLines="100" w:after="230" w:line="364" w:lineRule="atLeast"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="8" w:color="auto"/>
         <w:top w:val="none" w:sz="8" w:color="auto"/>
         <w:right w:val="none" w:sz="8" w:color="auto"/>
         <w:bottom w:val="none" w:sz="8" w:color="auto"/>
       </w:pBdr>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
       <w:sz w:val="25"/>
       <w:szCs w:val="25"/>
       <w:b w:val="on"/>
       <w:bCs w:val="on"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Para 03" w:type="paragraph">
-[...10 lines deleted...]
-  </w:style>
   <w:style w:styleId="Heading 2" w:type="paragraph">
     <w:name w:val="Heading 2"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:beforeLines="100" w:after="230" w:line="360" w:lineRule="atLeast"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="8" w:color="auto"/>
         <w:top w:val="none" w:sz="8" w:color="auto"/>
         <w:right w:val="none" w:sz="8" w:color="auto"/>
         <w:bottom w:space="4" w:val="single" w:sz="5" w:color="EEEEEE"/>
       </w:pBdr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
       <w:b w:val="on"/>
       <w:bCs w:val="on"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Para 05" w:type="paragraph">
-    <w:name w:val="Para 05"/>
+  <w:style w:styleId="Para 04" w:type="paragraph">
+    <w:name w:val="Para 04"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="230"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="8" w:color="auto"/>
         <w:top w:val="none" w:sz="8" w:color="auto"/>
         <w:right w:val="none" w:sz="8" w:color="auto"/>
         <w:bottom w:val="none" w:sz="8" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="-apple-system" w:cs="-apple-system" w:eastAsia="-apple-system" w:hAnsi="-apple-system"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:b w:val="off"/>
       <w:bCs w:val="off"/>
       <w:i w:val="off"/>
       <w:iCs w:val="off"/>
       <w:color w:val="24292E"/>
       <w:shd w:fill="auto"/>
       <w:u w:val="" w:color=""/>
       <w:dstrike w:val="off"/>
       <w:strike w:val="off"/>
       <w:caps w:val="off"/>
       <w:smallCaps w:val="off"/>
       <w:shadow w:val="off"/>
       <w:spacing w:val="0"/>
       <w:vertAlign w:val="baseline"/>
       <w:bdr w:space="0" w:sz="0" w:val="none" w:color="auto"/>
     </w:rPr>
   </w:style>
+  <w:style w:styleId="Para 05" w:type="paragraph">
+    <w:name w:val="Para 05"/>
+    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:line="270" w:lineRule="atLeast"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="333333"/>
+    </w:rPr>
+  </w:style>
   <w:style w:styleId="Para 06" w:type="paragraph">
     <w:name w:val="Para 06"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
+      <w:spacing w:line="360" w:lineRule="atLeast"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="8" w:color="auto"/>
         <w:top w:val="none" w:sz="8" w:color="auto"/>
         <w:right w:val="none" w:sz="8" w:color="auto"/>
         <w:bottom w:val="none" w:sz="8" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="-apple-system" w:cs="-apple-system" w:eastAsia="-apple-system" w:hAnsi="-apple-system"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:b w:val="off"/>
       <w:bCs w:val="off"/>
       <w:i w:val="off"/>
       <w:iCs w:val="off"/>
       <w:color w:val="24292E"/>
       <w:shd w:fill="auto"/>
       <w:u w:val="" w:color=""/>
       <w:dstrike w:val="off"/>
       <w:strike w:val="off"/>
       <w:caps w:val="off"/>
       <w:smallCaps w:val="off"/>
       <w:shadow w:val="off"/>
       <w:spacing w:val="0"/>
@@ -15415,469 +21052,721 @@
     <w:rPr>
       <w:rFonts w:ascii="YaHei Consolas Hybrid" w:cs="YaHei Consolas Hybrid" w:eastAsia="YaHei Consolas Hybrid" w:hAnsi="YaHei Consolas Hybrid"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Para 08" w:type="paragraph">
     <w:name w:val="Para 08"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="270" w:lineRule="atLeast"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
       <w:b w:val="on"/>
       <w:bCs w:val="on"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Para 09" w:type="paragraph">
     <w:name w:val="Para 09"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="atLeast"/>
-[...26 lines deleted...]
-      <w:spacing w:before="230" w:after="230"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="8" w:color="auto"/>
         <w:top w:val="none" w:sz="8" w:color="auto"/>
         <w:right w:val="none" w:sz="8" w:color="auto"/>
         <w:bottom w:val="none" w:sz="8" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="-apple-system" w:cs="-apple-system" w:eastAsia="-apple-system" w:hAnsi="-apple-system"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:b w:val="off"/>
       <w:bCs w:val="off"/>
       <w:i w:val="off"/>
       <w:iCs w:val="off"/>
       <w:color w:val="24292E"/>
       <w:shd w:fill="auto"/>
       <w:u w:val="" w:color=""/>
       <w:dstrike w:val="off"/>
       <w:strike w:val="off"/>
       <w:caps w:val="off"/>
       <w:smallCaps w:val="off"/>
       <w:shadow w:val="off"/>
       <w:spacing w:val="0"/>
       <w:vertAlign w:val="baseline"/>
       <w:bdr w:space="0" w:sz="0" w:val="none" w:color="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Para 12" w:type="paragraph">
-    <w:name w:val="Para 12"/>
+  <w:style w:styleId="Para 10" w:type="paragraph">
+    <w:name w:val="Para 10"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:before="230" w:after="230" w:line="360" w:lineRule="atLeast"/>
+      <w:spacing w:line="270" w:lineRule="atLeast"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="YaHei Consolas Hybrid" w:cs="YaHei Consolas Hybrid" w:eastAsia="YaHei Consolas Hybrid" w:hAnsi="YaHei Consolas Hybrid"/>
+      <w:shd w:fill="000000"/>
+      <w:bdr w:space="2" w:sz="5" w:val="single" w:color="DDDDDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Para 11" w:type="paragraph">
+    <w:name w:val="Para 11"/>
+    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:line="360" w:lineRule="atLeast"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="8" w:color="auto"/>
         <w:top w:val="none" w:sz="8" w:color="auto"/>
         <w:right w:val="none" w:sz="8" w:color="auto"/>
         <w:bottom w:val="none" w:sz="8" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
-[...1 lines deleted...]
-      <w:bCs w:val="on"/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="solid"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Para 13" w:type="paragraph">
-[...20 lines deleted...]
-    <w:name w:val="Para 14"/>
+  <w:style w:styleId="Para 12" w:type="paragraph">
+    <w:name w:val="Para 12"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="324" w:lineRule="atLeast"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="8" w:color="auto"/>
         <w:top w:val="none" w:sz="8" w:color="auto"/>
         <w:right w:val="none" w:sz="8" w:color="auto"/>
         <w:bottom w:val="none" w:sz="8" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:color w:val="0000FF"/>
       <w:u w:val="solid"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Heading 1" w:type="paragraph">
     <w:name w:val="Heading 1"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="216" w:after="216" w:line="431" w:lineRule="atLeast"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="8" w:color="auto"/>
         <w:top w:val="none" w:sz="8" w:color="auto"/>
         <w:right w:val="none" w:sz="8" w:color="auto"/>
         <w:bottom w:val="none" w:sz="8" w:color="auto"/>
       </w:pBdr>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:color w:val="222222"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Para 16" w:type="paragraph">
-    <w:name w:val="Para 16"/>
+  <w:style w:styleId="Para 14" w:type="paragraph">
+    <w:name w:val="Para 14"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:after="230"/>
+      <w:spacing w:line="270" w:lineRule="atLeast"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="solid"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Para 15" w:type="paragraph">
+    <w:name w:val="Para 15"/>
+    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="8" w:color="auto"/>
         <w:top w:val="none" w:sz="8" w:color="auto"/>
         <w:right w:val="none" w:sz="8" w:color="auto"/>
         <w:bottom w:val="none" w:sz="8" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
-[...1 lines deleted...]
-      <w:bCs w:val="on"/>
+      <w:rFonts w:ascii="-apple-system" w:cs="-apple-system" w:eastAsia="-apple-system" w:hAnsi="-apple-system"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:b w:val="off"/>
+      <w:bCs w:val="off"/>
+      <w:i w:val="off"/>
+      <w:iCs w:val="off"/>
+      <w:color w:val="24292E"/>
+      <w:shd w:fill="auto"/>
+      <w:u w:val="" w:color=""/>
+      <w:dstrike w:val="off"/>
+      <w:strike w:val="off"/>
+      <w:caps w:val="off"/>
+      <w:smallCaps w:val="off"/>
+      <w:shadow w:val="off"/>
+      <w:spacing w:val="0"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:bdr w:space="0" w:sz="0" w:val="none" w:color="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Para 17" w:type="paragraph">
-[...19 lines deleted...]
-    <w:name w:val="Para 18"/>
+  <w:style w:styleId="Para 16" w:type="paragraph">
+    <w:name w:val="Para 16"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:beforeLines="100" w:after="230" w:line="431" w:lineRule="atLeast"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="8" w:color="auto"/>
         <w:top w:val="none" w:sz="8" w:color="auto"/>
         <w:right w:val="none" w:sz="8" w:color="auto"/>
         <w:bottom w:space="5" w:val="single" w:sz="5" w:color="EEEEEE"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:b w:val="on"/>
       <w:bCs w:val="on"/>
     </w:rPr>
   </w:style>
+  <w:style w:styleId="Para 17" w:type="paragraph">
+    <w:name w:val="Para 17"/>
+    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="230" w:after="230"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:pBdr>
+        <w:left w:val="none" w:sz="8" w:color="auto"/>
+        <w:top w:val="none" w:sz="8" w:color="auto"/>
+        <w:right w:val="none" w:sz="8" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="8" w:color="auto"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="-apple-system" w:cs="-apple-system" w:eastAsia="-apple-system" w:hAnsi="-apple-system"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:b w:val="off"/>
+      <w:bCs w:val="off"/>
+      <w:i w:val="off"/>
+      <w:iCs w:val="off"/>
+      <w:color w:val="24292E"/>
+      <w:shd w:fill="auto"/>
+      <w:u w:val="" w:color=""/>
+      <w:dstrike w:val="off"/>
+      <w:strike w:val="off"/>
+      <w:caps w:val="off"/>
+      <w:smallCaps w:val="off"/>
+      <w:shadow w:val="off"/>
+      <w:spacing w:val="0"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:bdr w:space="0" w:sz="0" w:val="none" w:color="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Para 18" w:type="paragraph">
+    <w:name w:val="Para 18"/>
+    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="230" w:after="230" w:line="360" w:lineRule="atLeast"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:pBdr>
+        <w:left w:val="none" w:sz="8" w:color="auto"/>
+        <w:top w:val="none" w:sz="8" w:color="auto"/>
+        <w:right w:val="none" w:sz="8" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="8" w:color="auto"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
+      <w:b w:val="on"/>
+      <w:bCs w:val="on"/>
+    </w:rPr>
+  </w:style>
   <w:style w:styleId="Para 19" w:type="paragraph">
     <w:name w:val="Para 19"/>
+    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="230"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:pBdr>
+        <w:left w:space="14" w:val="single" w:sz="23" w:color="DDDDDD"/>
+        <w:top w:val="none" w:sz="8" w:color="auto"/>
+        <w:right w:space="10" w:val="none" w:sz="8" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="8" w:color="auto"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr>
+      <w:i w:val="on"/>
+      <w:iCs w:val="on"/>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Para 20" w:type="paragraph">
+    <w:name w:val="Para 20"/>
+    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="230"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:pBdr>
+        <w:left w:val="none" w:sz="8" w:color="auto"/>
+        <w:top w:val="none" w:sz="8" w:color="auto"/>
+        <w:right w:val="none" w:sz="8" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="8" w:color="auto"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
+      <w:b w:val="on"/>
+      <w:bCs w:val="on"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Para 21" w:type="paragraph">
+    <w:name w:val="Para 21"/>
+    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="230" w:after="230" w:line="360" w:lineRule="atLeast"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:pBdr>
+        <w:left w:val="none" w:sz="8" w:color="auto"/>
+        <w:top w:val="none" w:sz="8" w:color="auto"/>
+        <w:right w:val="none" w:sz="8" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="8" w:color="auto"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="solid"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Para 22" w:type="paragraph">
+    <w:name w:val="Para 22"/>
+    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:line="360" w:lineRule="atLeast"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:pBdr>
+        <w:left w:val="none" w:sz="8" w:color="auto"/>
+        <w:top w:val="none" w:sz="8" w:color="auto"/>
+        <w:right w:val="none" w:sz="8" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="8" w:color="auto"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="YaHei Consolas Hybrid" w:cs="YaHei Consolas Hybrid" w:eastAsia="YaHei Consolas Hybrid" w:hAnsi="YaHei Consolas Hybrid"/>
+      <w:shd w:fill="000000"/>
+      <w:bdr w:space="2" w:sz="5" w:val="single" w:color="DDDDDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Para 23" w:type="paragraph">
+    <w:name w:val="Para 23"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="230" w:after="230" w:line="360" w:lineRule="atLeast"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="8" w:color="auto"/>
         <w:top w:val="none" w:sz="8" w:color="auto"/>
         <w:right w:val="none" w:sz="8" w:color="auto"/>
         <w:bottom w:val="none" w:sz="8" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="YaHei Consolas Hybrid" w:cs="YaHei Consolas Hybrid" w:eastAsia="YaHei Consolas Hybrid" w:hAnsi="YaHei Consolas Hybrid"/>
       <w:shd w:fill="000000"/>
       <w:bdr w:space="2" w:sz="5" w:val="single" w:color="DDDDDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Para 20" w:type="paragraph">
-    <w:name w:val="Para 20"/>
+  <w:style w:styleId="Para 24" w:type="paragraph">
+    <w:name w:val="Para 24"/>
+    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:pBdr>
+        <w:left w:val="none" w:sz="8" w:color="auto"/>
+        <w:top w:val="none" w:sz="8" w:color="auto"/>
+        <w:right w:val="none" w:sz="8" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="8" w:color="auto"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
+      <w:b w:val="on"/>
+      <w:bCs w:val="on"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Para 25" w:type="paragraph">
+    <w:name w:val="Para 25"/>
+    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:pBdr>
+        <w:left w:val="none" w:sz="8" w:color="auto"/>
+        <w:top w:val="none" w:sz="8" w:color="auto"/>
+        <w:right w:val="none" w:sz="8" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="8" w:color="auto"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr>
+      <w:i w:val="on"/>
+      <w:iCs w:val="on"/>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Para 26" w:type="paragraph">
+    <w:name w:val="Para 26"/>
+    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="230"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:pBdr>
+        <w:left w:val="none" w:sz="8" w:color="auto"/>
+        <w:top w:val="none" w:sz="8" w:color="auto"/>
+        <w:right w:val="none" w:sz="8" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="8" w:color="auto"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="YaHei Consolas Hybrid" w:cs="YaHei Consolas Hybrid" w:eastAsia="YaHei Consolas Hybrid" w:hAnsi="YaHei Consolas Hybrid"/>
+      <w:shd w:fill="000000"/>
+      <w:bdr w:space="2" w:sz="5" w:val="single" w:color="DDDDDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Para 27" w:type="paragraph">
+    <w:name w:val="Para 27"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="576" w:lineRule="atLeast"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="8" w:color="auto"/>
         <w:top w:val="none" w:sz="8" w:color="auto"/>
         <w:right w:val="none" w:sz="8" w:color="auto"/>
         <w:bottom w:val="none" w:sz="8" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:b w:val="on"/>
       <w:bCs w:val="on"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Para 21" w:type="paragraph">
-    <w:name w:val="Para 21"/>
+  <w:style w:styleId="Para 28" w:type="paragraph">
+    <w:name w:val="Para 28"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="230"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="8" w:color="auto"/>
         <w:top w:val="none" w:sz="8" w:color="auto"/>
         <w:right w:val="none" w:sz="8" w:color="auto"/>
         <w:bottom w:val="none" w:sz="8" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="solid"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Para 22" w:type="paragraph">
-    <w:name w:val="Para 22"/>
+  <w:style w:styleId="Para 29" w:type="paragraph">
+    <w:name w:val="Para 29"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="230" w:after="230"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="8" w:color="auto"/>
         <w:top w:val="none" w:sz="8" w:color="auto"/>
         <w:right w:val="none" w:sz="8" w:color="auto"/>
         <w:bottom w:val="none" w:sz="8" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="solid"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Para 23" w:type="paragraph">
-    <w:name w:val="Para 23"/>
+  <w:style w:styleId="Para 30" w:type="paragraph">
+    <w:name w:val="Para 30"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="230" w:after="230"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="8" w:color="auto"/>
         <w:top w:val="none" w:sz="8" w:color="auto"/>
         <w:right w:val="none" w:sz="8" w:color="auto"/>
         <w:bottom w:val="none" w:sz="8" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="YaHei Consolas Hybrid" w:cs="YaHei Consolas Hybrid" w:eastAsia="YaHei Consolas Hybrid" w:hAnsi="YaHei Consolas Hybrid"/>
       <w:shd w:fill="000000"/>
       <w:bdr w:space="2" w:sz="5" w:val="single" w:color="DDDDDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:styleId="Para 31" w:type="paragraph">
+    <w:name w:val="Para 31"/>
+    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:line="360" w:lineRule="atLeast"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:pBdr>
+        <w:left w:val="none" w:sz="8" w:color="auto"/>
+        <w:top w:val="none" w:sz="8" w:color="auto"/>
+        <w:right w:val="none" w:sz="8" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="8" w:color="auto"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="YaHei Consolas Hybrid" w:cs="YaHei Consolas Hybrid" w:eastAsia="YaHei Consolas Hybrid" w:hAnsi="YaHei Consolas Hybrid"/>
+      <w:color w:val="0000FF"/>
+      <w:shd w:fill="000000"/>
+      <w:u w:val="solid"/>
+      <w:bdr w:space="2" w:sz="5" w:val="single" w:color="DDDDDD"/>
+    </w:rPr>
+  </w:style>
   <w:style w:styleId="Text0" w:type="character">
-    <w:name w:val="0 Text"/>
+    <w:name w:val="00 Text"/>
     <w:rPr>
-      <w:rFonts w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:ascii="Helvetica Neue"/>
+      <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue"/>
       <w:b w:val="on"/>
       <w:bCs w:val="on"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text1" w:type="character">
-    <w:name w:val="1 Text"/>
+    <w:name w:val="01 Text"/>
     <w:rPr>
-      <w:rFonts w:ascii="-apple-system" w:eastAsia="-apple-system" w:hAnsi="-apple-system" w:cs="-apple-system"/>
-[...1 lines deleted...]
-      <w:bdr w:sz="0" w:color="auto" w:val="none" w:space="0"/>
+      <w:rFonts w:cs="YaHei Consolas Hybrid" w:hAnsi="YaHei Consolas Hybrid" w:ascii="YaHei Consolas Hybrid" w:eastAsia="YaHei Consolas Hybrid"/>
+      <w:shd w:fill="000000"/>
+      <w:bdr w:sz="5" w:color="DDDDDD" w:val="single" w:space="2"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text2" w:type="character">
-    <w:name w:val="2 Text"/>
+    <w:name w:val="02 Text"/>
+    <w:rPr>
+      <w:rFonts w:hAnsi="-apple-system" w:ascii="-apple-system" w:eastAsia="-apple-system" w:cs="-apple-system"/>
+      <w:shd w:fill="auto"/>
+      <w:bdr w:sz="0" w:val="none" w:color="auto" w:space="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Text3" w:type="character">
+    <w:name w:val="03 Text"/>
     <w:rPr>
       <w:color w:val="24292E"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Text3" w:type="character">
-    <w:name w:val="3 Text"/>
+  <w:style w:styleId="Text4" w:type="character">
+    <w:name w:val="04 Text"/>
     <w:rPr>
-      <w:rFonts w:ascii="-apple-system" w:eastAsia="-apple-system" w:hAnsi="-apple-system" w:cs="-apple-system"/>
+      <w:rFonts w:hAnsi="-apple-system" w:ascii="-apple-system" w:eastAsia="-apple-system" w:cs="-apple-system"/>
       <w:b w:val="on"/>
       <w:bCs w:val="on"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Text4" w:type="character">
-    <w:name w:val="4 Text"/>
+  <w:style w:styleId="Text5" w:type="character">
+    <w:name w:val="05 Text"/>
     <w:rPr>
-      <w:rFonts w:hAnsi="YaHei Consolas Hybrid" w:ascii="YaHei Consolas Hybrid" w:eastAsia="YaHei Consolas Hybrid" w:cs="YaHei Consolas Hybrid"/>
-[...23 lines deleted...]
-      <w:rFonts w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:ascii="Helvetica Neue"/>
+      <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue"/>
       <w:b w:val="on"/>
       <w:bCs w:val="on"/>
       <w:color w:val="24292E"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
+  <w:style w:styleId="Text6" w:type="character">
+    <w:name w:val="06 Text"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="solid" w:color="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Text7" w:type="character">
+    <w:name w:val="07 Text"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue"/>
+      <w:b w:val="on"/>
+      <w:bCs w:val="on"/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="solid" w:color="auto"/>
+    </w:rPr>
+  </w:style>
   <w:style w:styleId="Text8" w:type="character">
-    <w:name w:val="8 Text"/>
+    <w:name w:val="08 Text"/>
     <w:rPr>
-      <w:rFonts w:ascii="-apple-system" w:eastAsia="-apple-system" w:hAnsi="-apple-system" w:cs="-apple-system"/>
+      <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue"/>
+      <w:b w:val="on"/>
+      <w:bCs w:val="on"/>
       <w:shd w:fill="auto"/>
-      <w:u w:color="auto" w:val="solid"/>
-      <w:bdr w:sz="0" w:color="auto" w:val="none" w:space="0"/>
+      <w:bdr w:sz="0" w:val="none" w:color="auto" w:space="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Text9" w:type="character">
+    <w:name w:val="09 Text"/>
+    <w:rPr>
+      <w:u w:val="solid" w:color="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Text10" w:type="character">
+    <w:name w:val="10 Text"/>
+    <w:rPr>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Text11" w:type="character">
+    <w:name w:val="11 Text"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue"/>
+      <w:b w:val="on"/>
+      <w:bCs w:val="on"/>
+      <w:color w:val="24292E"/>
+      <w:shd w:fill="auto"/>
+      <w:u w:val="none"/>
+      <w:bdr w:sz="0" w:val="none" w:color="auto" w:space="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Text12" w:type="character">
+    <w:name w:val="12 Text"/>
+    <w:rPr>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:vertAlign w:val="subscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Text13" w:type="character">
+    <w:name w:val="13 Text"/>
+    <w:rPr>
+      <w:rFonts w:hAnsi="-apple-system" w:ascii="-apple-system" w:eastAsia="-apple-system" w:cs="-apple-system"/>
+      <w:shd w:fill="auto"/>
+      <w:u w:val="solid" w:color="auto"/>
+      <w:bdr w:sz="0" w:val="none" w:color="auto" w:space="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Text14" w:type="character">
+    <w:name w:val="14 Text"/>
+    <w:rPr>
+      <w:rFonts w:cs="YaHei Consolas Hybrid" w:hAnsi="YaHei Consolas Hybrid" w:ascii="YaHei Consolas Hybrid" w:eastAsia="YaHei Consolas Hybrid"/>
+      <w:sz w:val="17"/>
+      <w:szCs w:val="17"/>
+      <w:shd w:fill="000000"/>
+      <w:bdr w:sz="5" w:color="DDDDDD" w:val="single" w:space="2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Text15" w:type="character">
+    <w:name w:val="15 Text"/>
+    <w:rPr>
+      <w:rFonts w:hAnsi="-apple-system" w:ascii="-apple-system" w:eastAsia="-apple-system" w:cs="-apple-system"/>
+      <w:color w:val="24292E"/>
+      <w:shd w:fill="auto"/>
+      <w:u w:val="none"/>
+      <w:bdr w:sz="0" w:val="none" w:color="auto" w:space="0"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="0 Block" w:type="paragraph">
     <w:name w:val="0 Block"/>
     <w:pPr>
       <w:spacing w:line="324" w:lineRule="atLeast"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:styleId="1 Block" w:type="paragraph">
     <w:name w:val="1 Block"/>
     <w:basedOn w:val="0 Block"/>
   </w:style>
   <w:style w:styleId="2 Block" w:type="paragraph">
     <w:name w:val="2 Block"/>
     <w:basedOn w:val="0 Block"/>
     <w:pPr>
       <w:spacing w:before="216" w:after="216" w:line="270" w:lineRule="atLeast"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="5" w:color="DDDDDD"/>
       </w:pBdr>
     </w:pPr>
   </w:style>
   <w:style w:styleId="3 Block" w:type="paragraph">
     <w:name w:val="3 Block"/>
     <w:basedOn w:val="0 Block"/>
     <w:pPr>
       <w:spacing w:line="270" w:lineRule="atLeast"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
   <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='utf-8'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cherry-ai.com/download" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/kangfenmao/cherry-studio" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gitee.com/mirrors/Cherry-Studio.git" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platform.deepseek.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.bigmodel.cn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platform.minimaxi.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platform.moonshot.cn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cloud.siliconflow.cn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://code.claude.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/farion1231/cc-switch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/zhukunpenglinyutong/jetbrains-cc-gui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platform.openai.com/tokenizer" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cherry-ai.com/download" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/kangfenmao/cherry-studio" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gitee.com/mirrors/Cherry-Studio.git" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platform.deepseek.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.bigmodel.cn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platform.minimaxi.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platform.moonshot.cn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cloud.siliconflow.cn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://code.claude.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/farion1231/cc-switch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/zhukunpenglinyutong/jetbrains-cc-gui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/openai/codex" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/openai/codex/releases" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developers.openai.com/codex/cli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/zhishile/codex-auth-helper" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/zhishile/codex-auth-helper/releases/tag/v1.0.0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/zhishile/codex-auth-helper/releases/download/v1.0.0/extension.zip" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/lidge-jun/opencodex" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://localhost:10100" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/lidge-jun/opencodex/blob/main/AGENTS_INSTALL.md" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opencodex.me/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.npmjs.com/package/@bitkyc08/opencodex" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opencodex.me/getting-started/installation/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deepseek.com/harness/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/deepseek-ai/deepseek-harness" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.npmjs.com/package/@deepseek-ai/dsh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://platform.openai.com/tokenizer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/BerriAI/litellm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/songquanpeng/one-api" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/alibaba/higress" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openrouter.ai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/diegosouzapw/OmniRoute" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omniroute.online" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version='1.0' encoding='utf-8'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>calibre</Application>
   <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
   <HyperlinksChanged>false</HyperlinksChanged>
   <LinksUpToDate>true</LinksUpToDate>
   <ScaleCrop>false</ScaleCrop>
   <SharedDoc>false</SharedDoc>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:revision></cp:revision>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>AI学习</dc:title>